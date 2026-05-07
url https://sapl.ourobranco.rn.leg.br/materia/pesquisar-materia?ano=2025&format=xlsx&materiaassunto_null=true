--- v1 (2025-12-05)
+++ v2 (2026-05-07)
@@ -10,968 +10,1507 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="706" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1190" uniqueCount="479">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>BLOCO</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_n_001-2025_1.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_n_001-2025_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº001-2025 DE AUTORIA DOS EDIS ANA MAISA DA SILVA MEDEIROS, JOSUÉ JOSÉ DE MOURA E MARCOS ANToNIO DE MORAIS COSTA QUE INDICA A REPARAÇÃO DO TELHADO DA QUADRA DE ESPORTES MICHAEL JACKSON E A REABERTURA PARA A PRÁTICA DE VOLEIBOL</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_n_002-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_n_002-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº002-2025 DE AUTORIA EDIS ANA MAISA DA SILVA MEDEIROS JOSUÉ JOSÉ DE MOURA E MARCOS ANTONIO DE MORAIS COSTA QUE INDICA O PAGAMENTO DO PREVINE BRASIL SERVIDORES DA SAÚDE DO MUNICÍPIO DE OURO BRANCO</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_n_003-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_n_003-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº003-2025 DE AUTORIA DOS EDIS PAULO DANTAS DA SILVA E LUCAS BATISTA FONSECA DE LUCENA, QUE SOLICITA A APRESENTAÇÃO DO CALENDÁRIO ESPORTIVO DO MUNICÍPIO DE OURO BRANCO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_n_004-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_n_004-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº004-2025 DE AUTORIA DOS EDIS MARCOS ANTONIO DE MORAIS COSTA E ANA MAIZA DA SILVA MEDEIROS, INDICAR À VOSSA EXCELÊNCIA A NECESSIDADE URGENTE DE REALIZAR A REFORMA E MANUTENÇÃO DA CAIXA D'ÁGUA DA POLICLÍNICA MÃE PAULA, SITUADA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº005-2025 DE AUTORIA DOS EDIS, MARCOS ANTONIO DE MORAIS COSTA E ANA MAIZA DA SILVA MEDEIROS, INDICAR A NECESSIDADE DE CELEBRAR UM CONVÊNIO ENTRE O MUNICÍPIO DE OURO BRANCO E O SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU), VISANDO A PRESTAÇÃO DE SERVIÇOS DE EMERGÊNCIA E A MELHORIA NO ATENDIMENTO À SAÚDE DA NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Lucas Batista</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_n_006-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_n_006-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº006-2025 DE AUTORIA DO EDIL LUCAS BATISTA FONSECA DE LUCENA, INDICAÇÃO, A SER ENCAMINHADA AO CHEFE DO PODER EXECUTIVO E SECRETÁRIO DE AGRICULTURA JUNTO AO TÉCNICO DA EMATER COMPETENTE PARA QUE AMBOS VEJAM A POSSIBILIDADE DE TRAZER MÁQUINAS TIPO ENSILADEIRA MÓVEL E A FORRAGEIRA FIXA.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_n_007-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_n_007-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº007-2025 DE AUTORIA DO EDIL LUCAS BATISTA FONSECA DE LUCENA, INDICAÇÃO, A SER ENCAMINHADA AO CHEFE DO PODER EXECUTIVO E SECRETÁRIO DE AGRICULTURA EM PARCERIA COM A EMATER, SOLICITANDO UM TÉCNICO AGRÍCOLA PARA QUE FAÇA A VISTORIA DO SEGURO SAFRA.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_n_008-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_n_008-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº008-2025 DE AUTORIA DO EDIL LUCAS BATISTA FONSECA DE LUCENA, INDICAÇÃO, A SER ENCAMINHADA AO CHEFE DO PODER EXECUTIVO, SOLICITANDO A REFORMA DO GRUPO ESCOLAR DA COMUNIDADE TIMBAÚBA.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_n_009-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_n_009-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº009-2025 DE AUTORIA DO EDIL LUCAS BATISTA FONSECA DE LUCENA, A SER ENCAMINHADA AO CHEFE DO PODER EXECUTIVO, JUNTO A SECRETARIA DE INFRAESTRUTURA E OBRAS DE NOSSO MUNICÍPIO PARA QUE AMBOS VEJAM A POSSIBILIDADE DE REALIZAR, CONSTRUIR COM RECURSOS PRÓPRIOS OBRAS MATA BURROS FECHADOS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_n_010-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_n_010-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº010-2025 DE AUTORIA DO EDIL LUCAS BATISTA FONSECA DE LUCENA, A SER ENCAMINHADA AO CHEFE DO PODER EXECUTIVO, JUNTO A SECRETARIA DE INFRAESTRUTURA E OBRAS DE NOSSO MUNICÍPIO PARA QUE AMBOS VEJAM A POSSIBILIDADE DE PAVIMENTAR, NO SÍTIO LAGES, NAS IMEDIAÇÕES DA QUADRA DE ESPORTES MANOEL AVELINO E CAPELA DE SANTA LUZIA ATÉ PRÓXIMO, A CAIXA D’ÁGUA DA ASSOCIAÇÃO DA COMUNIDADE LAGES.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_n_011-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_n_011-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº011-2025 DE AUTORIA DO EDIL LUCAS BATISTA FONSECA DE LUCENA, A SER ENCAMINHADA AO CHEFE DO PODER EXECUTIVO, JUNTO A SECRETARIA DE INFRAESTRUTURA E OBRAS DE NOSSO MUNICÍPIO PARA QUE AMBOS VEJAM A POSSIBILIDADE DE PAVIMENTAR, NO SÍTIO TIMBAÚBA, NAS IMEDIAÇÕES DA CAPELA DE NOSSA SENHORA DE FÁTIMA</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Maiza</t>
   </si>
   <si>
     <t>Solicita a execução da lei N°13935/2019 que determina que as escolas públicas de ensino básico devem ter psicólogos e assistentes sociais.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Paulo Dantas</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_n_013-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_n_013-2025.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, Paulo Dantas da SIlva vêm, por meio desta, indicar ao Executivo Municipal a necessidade de fazer uma obra de drenagem na rua Francisco Solano de Medeiros, em frente a residência de Simone de Oliveira.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_n_014-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_n_014-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, assegurado no artigo 109 do Regimento Interno deste Parlamento, requer depois de ouvido o egrégio Plenário, que seja enviado ofício ao prefeito Samuel Oliveira de Souto, solicitando a instalação de rede elétrica nas pocilgas situadas na saída para os Sítios Poção, Lages etc. próximo ao açude de emergência.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Marcos Costa</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_n_015-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_n_015-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de plantio de árvores frutíferas na frente do Hotel Manairama e nos canteiros do anel viário</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Dedé</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_n_016-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_n_016-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de recuperação dos mata-burros.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Amariudo Santos</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_n_017-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_n_017-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem, nos termos do art. 109 do Regimento Interno, apresentar a Indicação, a ser encaminhada ao chefe do poder executivo, solicitando aprimoramento na iluminação na rua Luiz Basilisso, cruzamento com a Zé Barbosa, próximo ao corredor que dá acesso a comunidade Lages.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Celso Garofa</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_n_018-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_n_018-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem, nos termos do art. 109 do Regimento Interno, apresentar a Indicação, a ser encaminhada ao chefe do poder executivo, solicitando um levantamento de pessoal para aquisição e distribuição de fardamento para todos os funcionários.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_n_019-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_n_019-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem, nos termos do art. 109 do Regimento Interno, apresentar a Indicação, a ser encaminhada ao chefe do poder executivo e secretaria de infraestrutura solicitando a limpeza dos locais onde são depositados os dejetos coletados nas comunidades rurais Timbaúba, Cachoeirinha e Lages.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_n_021-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_n_021-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente INDICAR ao Excelentíssimo Senhor Prefeito Municipal de Ouro Branco — RN, que seja realizada, com urgência, a limpeza dos canteiros do anel viário, com o objetivo de viabilizar a encenação da Paixão de Cristo, tradicional evento cultural e religioso do nosso município.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_n_022-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_n_022-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a instalação de iluminação no entorno do local onde será realizada a encenação da Paixão de Cristo, no Município de Ouro Branco/RN.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_n_023-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_n_023-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a limpeza das principais ruas do Município de Ouro Branco/RN</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_n_024-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_n_024-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal_x000D_
 O vereador, Paulo Dantas da Silva, no uso de suas atribuições respeitosamente apresentar a seguinte: ao Excelentíssimo Senhor Prefeito Municipal de Ouro Branco/RN, indico que seja viabilizada, com a máxima urgência, a limpeza interna do cemitério público como também um lugar para colocar dejetos (restos de caixões, flores secas) os mesmos estão sendo colocados na calçada.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_no035-2025_ana_maiza.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_no035-2025_ana_maiza.docx</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE LUMINÁRIAS NO SÍTIO TODOS OS SANTOS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>Júnior Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no036-2025_junior_nogueira.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no036-2025_junior_nogueira.docx</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DE RUAS PERIFÉRICAS</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no030-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no030-2025.docx</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DO CAMPO DE FUTEBOL (BRAZÃO).</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_no045-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_no045-2025.docx</t>
   </si>
   <si>
     <t>Indica, de acordo com o artigo nº109 do regimento interno desta casa, a pavimentação da rua Inácio cesário de lucena.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no047-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no047-2025.docx</t>
   </si>
   <si>
     <t>DE AUTORIA DA EDIL LUCAS BATISTA, PARA QUE SEJA INSERIDO NO CURRÍCULO ESCOLAR DO MUNICÍPIO A LINGUA BRASILEIRA DE SINAIS.</t>
   </si>
   <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Indica a construção de uma pista de atletismo no município.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>indica a contratação de empresa para retirada de lixo próprio de cemitério público.</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_050-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica atualização da insalubridade do cargo de Coveiro para grau máximo.</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_051-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica o concerto e manutenção do catavento do chiqueiro dos porcos.</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_052-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica prioridade e rapidez nas consultas para gestantes de risco.</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_053-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica atualização da insalubridade do cargo de Agente de Endemias.</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_054-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita aa Poder Executivo, a instalação de energia elétrica  na pocilga.</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/480/indicacao_055-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita prioridade no atendimento para idosos, pessoas com deficiência e enfermos na emissão das fichas destinadas à obtenção do novo RG.</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_056-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de um mata-burro na entrada do sítio vargem alegre.</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_057-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de uma passagem elevada de pedestres, conforme padrões do Código de Trânsito Brasileiro.</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_058-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Executivo que proceda a análise e efetivação do rateio das sobras dos recursos destinados aos profissionais da educação.</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_059-2025.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo o envio do Projeto de Lei que Dispõe sobre a alteração da alíquota de insalubridade para os coveiros.</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Indica a limpeza da parede do açude da cachoeirinha, incluindo a remoção de sujeira, algas e resíduos.</t>
+  </si>
+  <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/10/mocao_no_001-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/10/mocao_no_001-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR FRANCISCA PRIMA DA COSTA</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/40/mocao_no_002-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/40/mocao_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores da Câmara Municipal de Ouro Branco/RN, Ana Maiza da Silva Medeiros, Josué Josedec de Moura e Marcos Antônio de Morais Costa, nos termos do artigo 110 do Regimento Interno desta casa legislativa, vem a este Plenário propor MOÇÃO DE PESAR aos familiares DO SENHOR CÁSSIO SILVA DE LIMA, pelo seu falecimento.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/41/mocao_no_003-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/41/mocao_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores da Câmara Municipal de Ouro Branco/RN, Ana Maiza da Silva Medeiros, Josué Josedec de Moura e Marcos Antonio de Morais Costa, nos termos do artigo 110 do Regimento Interno desta casa legislativa, vem a este Plenário propor MOÇÃO DE PESAR aos familiares DO SENHOR FRANCISCO ARISTIDES DE OLIVEIRA, pelo seu falecimento.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/42/mocao_no_004-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/42/mocao_no_004-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores da Câmara Municipal de Ouro Branco/RN, Ana Maiza da Silva Medeiros, Josué Josedec de Moura e Marcos Antonio de Morais Costa, nos termos do artigo 110 do Regimento Interno desta casa legislativa, vem a este Plenário propor MOÇÃO DE PESAR aos familiares DO SENHOR ARGEMIRO MARTINS DE MEDEIROS, pelo seu falecimento.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/43/mocao_no_005-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/43/mocao_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores da Câmara Municipal de Ouro Branco/RN, Ana Maiza da Silva Medeiros, Josué Josedec de Moura e Marcos Antonio de Morais Costa, nos termos do artigo 110 do Regimento Interno desta casa legislativa, vem a este Plenário propor MOÇÃO DE PESAR aos familiares DA SENHORA RITA DE CÁSSIA MEDEIROS DA COSTA, pelo seu falecimento.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/61/mocao_no_007-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/61/mocao_no_007-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora Ana Maiza, vem a este plenário propor uma moção de aplausos direcionada a João André parabenizando pela escolinha Ouro Branco Futsal em Ouro Branco/RN .</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/62/mocao_no_008-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/62/mocao_no_008-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores Ana Maiza, Josué Josedec, José Nogueira Marcos Costa, apresentam uma moção de aplausos a todos os atores e atrizes que voluntariamente participaram da encenação da paixão de cristo 2025 de Ouro Branco/RN</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/435/mocao_de_pesar_no15-2025_maiza.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/435/mocao_de_pesar_no15-2025_maiza.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Aplausos aos Prefeitos de Várzea e de Jardim do Seridó</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/447/mocao_de_parabens_no18-2025_maiza.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/447/mocao_de_parabens_no18-2025_maiza.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABÉNS ÀS EQUIPES DE VÔLEI MIRIM E INFANTIL DA ESCOLA ESTADUAL MANOEL CORREIA.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABÉNS</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/449/mocao_de_aplausos_no20-2025_maiza.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/449/mocao_de_aplausos_no20-2025_maiza.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABÉNS.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/457/mocao_de_aplausos_no21-2025_maiza.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/457/mocao_de_aplausos_no21-2025_maiza.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/458/mocao_de_aplausos_no22-2025_maiza.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/458/mocao_de_aplausos_no22-2025_maiza.docx</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/486/mocao_023-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parabeniza o Senhor Inácio de Araújo Dantas, pela passagem do seu natalício.</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/487/mocao_024-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parabeniza o Senhor Wesley Uriel, pelo seu ingresso no curso de soldado da PMPB.</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/488/mocao_025-2025.pdf</t>
+  </si>
+  <si>
+    <t>Prabeniza os Senhores Josué Josedec de Moura e Josedec Josué de Moura, em comemoração ao natalício.</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/489/mocao_026-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parabeniza os Conselheiros Tutelares do município, pelo dia Nacional do Conselheiro Tutelar.</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/490/mocao_027-2025.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar aos familiares do Senhor José de Anchieta Martins.</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/491/mocao_028-2025.pdf</t>
+  </si>
+  <si>
+    <t>Louva os Senhores Tenente Coronel Medeiros e Tenente Gomes, ao relevante serviço prestados durante as obras de recapeamentdo asfáltico.</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/492/mocao_029-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parabeniza a seleção de futsal Sub-19 do Município.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_decreto_legislativo_no006-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_decreto_legislativo_no006-2025.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº006-2025 QUE CONCEDE TÍTULO HONORÍFICO ALGODÃO MOCÓ A JOSÉ CARLOS DE AZEVEDO.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_decreto_legislativo_no007-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_decreto_legislativo_no007-2025.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO AO SENHOR RAIMUNDO JOSÉ DE SALES JÚNIOR.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_decreto_legislativo_no008-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_decreto_legislativo_no008-2025.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO AO SENHOR LENILSON SILVA DE AZEVEDO.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_decreto_legislativo_no009-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_decreto_legislativo_no009-2025.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA MARILENE LUCENA DE SOUSA.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_decreto_legislativo_no010-2025_titulo_de_cidadao.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_decreto_legislativo_no010-2025_titulo_de_cidadao.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO OURO BRANQUENSE AO SENHOR JOSÉ ALCIDES DE SOUSA FILHO.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_decreto_legislativo_no011-2025_titulo_de_honra_ao_merito.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_decreto_legislativo_no011-2025_titulo_de_honra_ao_merito.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº011-2025, QUE CONCEDE TÍTULO DE HONRA AO MÉRITO A SENHORA JÚLIA MARIA DE MEDEIROS.</t>
   </si>
   <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_decreto_legislativo_012-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃ OURO BRANQUENSE A SENHORA RENATA MIKAELLY PEREIRA DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>Concede o título de honra ao mérito a senhora Lucília Araújo de figueiredo</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_decreto_legislativo_014-2025.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de honra ao mérito a senhora Margareth de Brito Silva Araújo</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_decreto_lesgislativo_015-2025.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de Cidadã Ouro Branquense à senhora Jacinta Silva de Lucena e dá outras providências.</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_decreto_legislativo_016-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO OURO BRANQUENSE AO SENHOR JÊRONIMO AMARAL FREIRE ARAÚJO</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_decreto_legislativo_017-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO HONORÍFICO “ALGODÃO MOCÓ” AO AGRICULTOR MARINALDO ARAUJO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/515/projeto_de_decreto_legislativo_018-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA GILDETE DA SILVA MEDEIROS</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_decreto_legislativo_019-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO OURO BRANQUESE AO SENHOR JOSÉ ESTVAM MARTINS NETO</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_decreto_legislativo_020-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO HONORÍFICO "ALGODÃO MOCÓ" AO AGRICULTOR ABEL FRANCISCO DA COSTA</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_decreto_legislativo_021-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃ OURO BRANQUENSE A SENHORA EMANOELE MEDEIROS SIMÕES</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_decreto_legislativo_022-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO OURO BRANQUENSE AO SENHOR LIONEL EDUARDO DA SILVA</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/520/projeto_de_decreto_legislativo_023-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO HONORÍFICO "ALGODÃO MOCÓ" AO AGRICULTOR JOSÉ LUCAS DE MEDEIROS</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/521/projeto_de_decreto_legislativo_024-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR JUSTINO LUCENA SOBRINHO ( IN MEMORIAM )</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_decreto_legislativo_025-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO HONORÍFICO “ALGODÃO MOCÓ” AO AGRICULTOR SEBASTIÃO SOARES NOBRE</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_decreto_legislativo_026-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA MECIA DANTAS DA COSTA</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_decreto_legislativo_027-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃ OURO BRANQUENSE A SENHORA DAÍANE KELLY BARBOSA DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS . _x000D_
+_x000D_
+JOSUÉ JOSEDEC / MARCOS COSTA</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_decreto_legislativo_028-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA MARIA AUXILIADORA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/526/projeto_de_decreto_legislativo_030-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA ROSA NÚBIA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/527/projeto_de_decreto_legislativo_31-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO HONORÍFICO "ALGODÃO MOCÓ" AO AGRICULTOR JOSUÉ PEDRO DE MOURA</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_de_decreto_legislativo_032-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO HONORÍFICO "ALGODÃO MOCÓ" AO AGRICULTOR DAMIÃO PEDRO DA FONSECA</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_decreto_legislativo_035-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA ISLANIA MEDEIROS DE OLIVEIRA SILVA</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_decreto_legislativo_036-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR RODRIGO RAFAEL DE SOUZA</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_decreto_legislativo_037-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE HONRA AO MÉRITO A SENHORA JOSELIA MEDEIROS DE AZEVEDO SILVA</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_decreto_legislativo_034-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO OURO BRANQUENSE AO SENHOR MARCOS BARBOSA DE MEDEIROS</t>
+  </si>
+  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_n_001-2025_de_17_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_n_001-2025_de_17_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos Anexos II e III da Lei nº 842/2015, quanto aos requisitos referentes ao valor salarial do Cargo de Assessor Parlamentar e ao número de vagas para o Cargo de Agente Administrativo.</t>
   </si>
   <si>
-    <t>59</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_n_002-2025_de_24_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_n_002-2025_de_24_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Auxílio Alimentação no âmbito da  Câmara Municipal de Ouro Branco/RN e dá outras providências .</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/439/pl_no_005-2025_-_denomina_travessa_manoel_velho.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/439/pl_no_005-2025_-_denomina_travessa_manoel_velho.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO COMO_x000D_
 “TRAVESSA MANOEL JOSÉ DE ARAÚJO_x000D_
 (MANOEL VELHO)”, COM INÍCIO NA RUA_x000D_
 PROFESSORA MARIA DE LOURDES, BAIRRO_x000D_
 CASTELO DOS MONTES, A SUL DA CIDADE,_x000D_
 CRUZANDO EM SENTIDO NORTE ATÉ A RUA_x000D_
 ALZIRA CORREIA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/440/pl_no_006-2025_-_edificio_manairama_hotel.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/440/pl_no_006-2025_-_edificio_manairama_hotel.pdf</t>
   </si>
   <si>
     <t>DENOMINA “EDIFÍCIO MARIA CLEMENTINA DA_x000D_
 SILVA (MARIA DE ANTÔNIO CHICÓ)”, AO_x000D_
 PRÉDIO QUE ABRIGA O MANAIRAMA HOTEL,_x000D_
 NESTE MUNICÍPIO DE OURO BRANCO-RN, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/430/projeto_legislativo_de_lei_no010-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/430/projeto_legislativo_de_lei_no010-2025.docx</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE OURO BRANCO-RN, A FESTA DO SÃO ROQUE, REALIZADA ANUALMENTE PELA COMUNIDADE SÃO ROQUE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_legislativo_de_lei_no11-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_legislativo_de_lei_no11-2025.docx</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Capacitação em Noções Básicas de Primeiros Socorros nas Escolas e Creches da Rede Pública e Privada de Ensino no Município de Ouro Branco/RN, com base na Lei Federal nº 13.722/2018, e dá outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_012-2025_1_1.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_012-2025_1_1.docx</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.063, de 2025, para acrescentar o anexo referente aos vencimentos dos servidores da Câmara Municipal de Ouro Branco/RN.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/431/projeto_de_lei_no013-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/431/projeto_de_lei_no013-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INCLUIR O SÍMBOLO DO AUTISMO NO FARDAMENTO ESCOLAR DOS ESTUDANTES COM TRANSTORNO DO ESPECTRO AUTISTA-TEA, DA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_legislativo_de_lei_no15-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_legislativo_de_lei_no15-2025.docx</t>
   </si>
   <si>
     <t>Cria a Lei Zaira Cruz de Ouro Branco, que dispõe sobre a vedação de nomeação, posse e contratação, no âmbito da Administração Pública direta e indireta do Município de Ouro Branco/RN, de pessoas condenadas, com decisão judicial transitada em julgado, por crimes de feminicídio, bem como por crimes de violência contra a mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_legislativo_de_lei_no16-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_legislativo_de_lei_no16-2025.docx</t>
   </si>
   <si>
     <t>DENOMINA O PRÉDIO DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE OURO BRANCO-RN COMO EDIFÍCIO ADÍLIO SANTOS DE AZEVEDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>PROJETO LEGISLATIVO Nº17-2025, DECLARA PATRIMÔNIO CULTURAL IMATERIAL A FESTA DE NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_legislativo_de_lei_no018-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_legislativo_de_lei_no018-2025.docx</t>
   </si>
   <si>
     <t>PROJETO LEGISLATIVO Nº18-2025, DECLARA PATRIMÔNIO CULTURAL IMATERIAL A FESTA DE SANTA LUZIA.</t>
   </si>
   <si>
-    <t>60</t>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_lei_21-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reconhecimento da Associação Cultural In Cantos do Ouro, como entidade de utilidade pública no âmbito do município de Ouro Branco-RN e dá outras providências.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_resolucao_001-2025_de_07_de_abril_de_2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_resolucao_001-2025_de_07_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Título Honorífico "Algodão Mocó", destinado a homenagear agricultores e agricultoras do Município de Ouro Branco/RN , e dá outras providências .</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_n_001-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_n_001-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores Marcos Antônio de Morais Costa, Josué Josedec de Moura e Ana Maiza da Silva Medeiros, nos termos do artigo 110 do Regimento Interno desta casa, vem, perante Vossa Excelência, após ouvir o soberano Plenário, requerer: A Solicitação de Emenda Parlamentar para Aquisição de Castramóvel.</t>
   </si>
   <si>
-    <t>32</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_n_002-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_n_002-2025.pdf</t>
   </si>
   <si>
     <t>Eu, Marcos Costa, Vereador de Ouro Branco, venho, por meio deste requerimento, solicitar, com o devido respeito, às Secretarias Municipal de Cultura e Turismo de Ouro Branco, bem como às Secretarias de Cultura e Turismo do Estado do Rio Grande do Norte, apoio financeiro e logístico para as atividades da Associação Cultural In Cantos do Ouro, com foco na realização da tradicional encenação da Paixão de Cristo.</t>
   </si>
   <si>
-    <t>33</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_n_003-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_n_003-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vereadores de Ouro Branco, Estado do Rio Grande do Norte, no uso de suas atribuições legais e com base nos princípios de interesse coletivo que norteiam o exercício da função pública, vem, por meio deste requerimento, solicitar o apoio de Vossa Excelência para viabilizar a construção de uma adutora que atenda de forma urgente as necessidades hídricas do município de Ouro Branco/RN, bem como a inclusão de nosso município no programa de abastecimento oriundo da transposição do Rio São Francisco, aproveitando a recente inauguração da Barragem de Oiticicas.</t>
   </si>
   <si>
-    <t>34</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_n_004-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_n_004-2025.pdf</t>
   </si>
   <si>
     <t>Por meio deste, vimos comunicar que foram aprovados, em 17 de março do corrente ano, em sessão ordinária da Câmara Municipal de Vereadores de Ouro Branco-RN, o REQUERIMENTO N O 004/2025 de autoria do Francisco Celso Da Silva Neto, onde requer que seja encaminhado expediente a operadora Vivo para que informe qual o motivo da má operação do serviço na Cidade de Ouro Branco-RN._x000D_
 Que requerem envio de oficio a esta empresa, para providências, conforme documentos em anexo.</t>
   </si>
   <si>
-    <t>35</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_n_005-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_n_005-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas atribuições regimentais, requer a Vossa Senhoria informações detalhadas sobre o calendário anual das escolas municipais de Ouro Branco - RN para o exercício de 2025._x000D_
 O presente requerimento tem por objetivo garantir maior transparência e planejamento das atividades educacionais, bem como permitir que esta Casa Legislativa possa acompanhar e contribuir para a melhoria da educação municipal.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_n_006-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_n_006-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcos Antônio de Morais Costa, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer à Prefeitura Municipal de Ouro Branco/RN o informações detalhadas sobre os recursos enviados por meio de emenda parlamentar destinados à construção de uma passagem molhada na comunidade Timbaúba, situada neste município.</t>
   </si>
   <si>
     <t>Eu, Marcos Antonio de Morais Costa, vereador desta Casa Legislativa, venho, respeitosamente, requerer informações a respeito do cronograma de treinos realizados nas Quadras de Esportes Manoel Avelino e Manoel Dias do Nascimento (IÉ), localizadas respectivamente nas comunidades de Lages e São Roque , neste município.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_n_008-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_n_008-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Antonio Morais Costa, no uso de suas atribuições legais, vem respeitosamente solicitar, em regime de urgência, o conserto imediato do caixa eletrônico localizado no Pronto Atendimento do Banco Bradesco no município de Ouro Branco/RN.</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_n_009-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_n_009-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Paulo Dantas da Silva, no uso de suas atribuições legais, vem respeitosamente solicitar, a vossa excelência, uma emenda para aquisição de uma moto para os agentes de endemias do município de Ouro Branco-RN.</t>
   </si>
   <si>
-    <t>48</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_n_011-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_n_011-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ NOGUEIRA DO NASCIMENTO JÚNIOR, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer à Prefeitura Municipal de Ouro Branco/RN, solicitar a distribuição de EPI's e que cumpra o compromisso proposto na reunião com os guardas municipais e ao mesmo tempo envie o projeto para planos, cargos e salários para os guardas municipais de Ouro Branco.</t>
   </si>
   <si>
-    <t>49</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_n_012-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_n_012-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora, Ana Maiza da Silva Medeiros no uso de suas atribuições legais, vem respeitosamente solicitar informações ao executivo municipal, se o mesmo se encontra inscrito no PAC (Programa de Aceleração do Crescimento), para receber o incentivo do Governo Federal para centros esportivos comunitários.</t>
   </si>
   <si>
-    <t>50</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_n_013-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_n_013-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Francisco Celso, no uso de suas atribuições legais, vem respeitosamente solicitar as seguintes informações da associação dos pequenos agricultores  da carnaubinha do município de Ouro Branco: 1- Atas das sessões atualizadas; 2- Componentes da associação.</t>
   </si>
   <si>
-    <t>51</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_n_014-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_n_014-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora, Ana Maiza da Silva Medeiros no uso de suas atribuições legais, vem respeitosamente solicitar informações ao executivo municipal, sobre o andamento da licitação dos quiosques da praça Aluízio Alves.</t>
   </si>
   <si>
-    <t>52</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_n_015-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_n_015-2025.pdf</t>
   </si>
   <si>
     <t>O vereador, no uso de suas atribuições legais, vem respeitosamente solicitar emendas para a Associação Ouro-branquense de Proteção Animal (AOPA) para castração de animais na cidade de Ouro Branco-RN.</t>
   </si>
   <si>
-    <t>53</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_n_016-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_n_016-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a substituição de lâmpadas na zona rural do Município de Ouro Branco/RN.</t>
   </si>
   <si>
-    <t>54</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_n_017-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_n_017-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que submeta os Projetos N20003-2025 a votação em regime de urgência, em única discussão e votação.</t>
   </si>
   <si>
-    <t>55</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_n_018-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_n_018-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que estes subscrevem, no uso de suas atribuições legais e regimentais, vêm, respeitosamente, requerer, após ouvido o Plenário, que seja oficiado à Secretaria Municipal de Saúde para que esta forneça informações atualizadas e detalhadas sobre a fila de espera para exames, cirurgias e consultas especializadas no município de Ouro Branco/RN.</t>
   </si>
   <si>
-    <t>56</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento_n_020-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento_n_020-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores José Nogueira do Nascimento Júnior e Ana Maíza da Silva Medeiros, no uso de suas atribuições legais e regimentais, vêm respeitosamente, requerer que, após ouvido o Plenário, seja encaminhado ao Poder Executivo Municipal — especialmente à_x000D_
 Secretaria Municipal de Educação, o presente Pedido de Informações, com base na Lei n? 13.722, de 4 de outubro de 2018 (Lei Lucas), que torna obrigatória a capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de educação básica e de estabelecimentos de recreação infantil.</t>
   </si>
   <si>
-    <t>57</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento_n_021-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento_n_021-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Marcos Antonio de Morais Costa e José Nogueira do Nascimento Júnior, no uso de suas atribuições legais e regimentais, vêm respeitosamente requerer, após ouvido o Plenário, que seja encaminhado Pedido de Informações ao Excelentíssimo Senhor Prefeito Municipal e ao setor competente da Prefeitura de Ouro Branco/RN, com os seguintes questionamentos relacionados à arrecadação e investimento da Taxa de Iluminação Pública (COSIP) no exercício de 2024:_x000D_
 Qual foi o valor total arrecadado no ano de 2024 com a Contribuição para Custeio do Serviço de Iluminação Pública (COSIP)?_x000D_
 Qual o valor total investido, no mesmo período, na reposição de lâmpadas e na manutenção da rede de iluminação pública do município?_x000D_
 Existem contratos ativos com empresas terceirizadas para prestação desses serviços? Se sim, favor informar o número do contrato, nome da empresa, valor e período de vigência. Sala de Sessões de Ouro Branco - RN, 24 de abril de 2025.</t>
   </si>
   <si>
-    <t>58</t>
-[...2 lines deleted...]
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_n_022-2025.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_n_022-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador Amariudo dos Santos Silva, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer, após ouvido o Plenário, que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal e ao setor competente da Prefeitura de Ouro Branco/RN, solicitar a regulamentação da Lei que atribui o direito para a concessão de direito para o exercício das atividades de taxista no município de Ouro Branco-RN.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_no_026-2025_-.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_no_026-2025_-.docx</t>
   </si>
   <si>
     <t>Os vereadores Marcos Antonio de Morais Costa, Josué Josedec de Moura, Ana Maiza da Silva Medeiros e José Nogueira do Nascimento Júnior vem, nos termos do artigo 110 do Regimento Interno desta casa, vem, perante Vossa Excelência, após ouvir o soberano Plenário, requerer: nos termos do artigo 110 do Regimento Interno desta casa, vem, perante Vossa Excelência, SOLICITAR, a convocação do empresário Danilo Pessoa, responsável construção do conjunto habitacional no município de Ouro Branco para prestar depoimento sobre o andamento da referida obra e motivos de atrasos na entrega da obra.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_no_028-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_no_028-2025.docx</t>
   </si>
   <si>
     <t>O vereador, Josué Josedec de Moura, vem, nos termos do artigo 110 do Regimento Interno desta casa, vem, perante Vossa Excelência, após ouvir o soberano Plenário, requerer: requer informações oficiais sobre a manutenção e possível retorno dos serviços de recuperação das estradas vicinais com a moto niveladora...</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_no_036-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_no_036-2025.docx</t>
   </si>
   <si>
     <t>Solicita a conclusão e entrega do novo conjunto habitacional.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/438/requerimento_no_040-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/438/requerimento_no_040-2025.docx</t>
   </si>
   <si>
     <t>Prestação de Contas do Dinheiro Depositado pela Secretaria Nacional da Defesa Civil</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_no_041-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_no_041-2025.docx</t>
   </si>
   <si>
     <t>Solicitação de Emendas ao Governo do RN, Deputada Federal Natália Bonavides, Adjuto Dias, Francisco do PT e Nelter Queirós para Instalação de Energia Solar nas Associações Comunitárias que estiverem em situação regular do Município de Ouro Branco.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>BLOCO PL/ PSDB</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_no_042-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_no_042-2025.docx</t>
   </si>
   <si>
     <t>requerer a instalação de Comissão Parlamentar de Inquérito (CPI) para apurar a falta de prestação de contas dos gastos públicos relacionados à obra em andamento do Museu Histórico e Geográfico do Povo Ourobranquense, de responsabilidade do Chefe do Poder Executivo Municipal, Senhor Samuel Oliveira de Souto.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>Rogério</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_no_043-2025.docx</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_no_043-2025.docx</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DESCONTOS E RECURSOS EM RAÇÕES PELA CONAB DE CAICÓ PARA A ÁREA AGROPECUÁRIA NA CIDADE DE OURO BRANCO</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_044-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de asfalto do anel viário.</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/494/requerimento_045-2025.pdf</t>
+  </si>
+  <si>
+    <t>Renúncia ao cargo de segundo 2º Secretário da Mesa Diretora.</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/495/requerimento_046-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Poder Executivo, os extratos bancários e demais informações financeiras das emendas destinadas as obras da passagem molhada da Timbaúba e casa do mel.</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/496/requerimento_047-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer a apreciação do Plenário, Moção de Pesar aos familiares da Senhora Rosicleide Maria.</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/497/requerimento_048-2025.pdf</t>
+  </si>
+  <si>
+    <t>Instauração de uma Comissão Parlamentar de Inquérito (CPI)</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/498/requerimento_049-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer que sejam perfurados poços artesianos nas associações das Comunidades Rurais.</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/499/requerimento_050-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer dispensa de Pareceres.</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/500/requerimento_051-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Regime Jurídico Único dos Servidores do Município seja alterado.</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_052-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja destinada uma Emenda para a construção de uma passagem molhada na Timbaúba.</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_053-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo que seja repassada a diferença anual da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>Requer a inclusão do Município, em ações emergenciais de enfrentamento a seca.</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/504/requerimento_055-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Governo do Estado a aquisição de um veículo para atender as demandas do Conselho Tutelar.</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_056-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer a convocação da Secretaria de Assistência Social do Município, para comparecer ao Plenário da Câmara.</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/506/requerimento_057-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer o comparecimento da Secretaria de Assistência Social ao Plenário da Câmara.</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/507/requerimento_058-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a Construção de um novo pórtico na entrada da cidade, adequação estrutural, reposicionamento e avaliação.</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/508/requerimento_059-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer do setor de tributos do município, informações referentes ao aumento do Imposto Predial Territorial Urbano (IPTU).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1275,68 +1814,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_n_001-2025_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_no035-2025_ana_maiza.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no036-2025_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no030-2025.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_no045-2025.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no047-2025.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/10/mocao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/40/mocao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/41/mocao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/42/mocao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/43/mocao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/61/mocao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/62/mocao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/435/mocao_de_pesar_no15-2025_maiza.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/447/mocao_de_parabens_no18-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/449/mocao_de_aplausos_no20-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/457/mocao_de_aplausos_no21-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/458/mocao_de_aplausos_no22-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_decreto_legislativo_no006-2025.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_decreto_legislativo_no007-2025.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_decreto_legislativo_no008-2025.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_decreto_legislativo_no009-2025.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_decreto_legislativo_no010-2025_titulo_de_cidadao.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_decreto_legislativo_no011-2025_titulo_de_honra_ao_merito.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_n_001-2025_de_17_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_n_002-2025_de_24_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/439/pl_no_005-2025_-_denomina_travessa_manoel_velho.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/440/pl_no_006-2025_-_edificio_manairama_hotel.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/430/projeto_legislativo_de_lei_no010-2025.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_legislativo_de_lei_no11-2025.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_012-2025_1_1.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/431/projeto_de_lei_no013-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_legislativo_de_lei_no15-2025.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_legislativo_de_lei_no16-2025.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_legislativo_de_lei_no018-2025.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_resolucao_001-2025_de_07_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_no_026-2025_-.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_no_028-2025.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_no_036-2025.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/438/requerimento_no_040-2025.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_no_041-2025.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_no_042-2025.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_no_043-2025.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_n_001-2025_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_no035-2025_ana_maiza.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no036-2025_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no030-2025.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_no045-2025.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no047-2025.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_051-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_053-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_054-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/480/indicacao_055-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_056-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_059-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/10/mocao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/40/mocao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/41/mocao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/42/mocao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/43/mocao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/61/mocao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/62/mocao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/435/mocao_de_pesar_no15-2025_maiza.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/447/mocao_de_parabens_no18-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/449/mocao_de_aplausos_no20-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/457/mocao_de_aplausos_no21-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/458/mocao_de_aplausos_no22-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/486/mocao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/487/mocao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/488/mocao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/489/mocao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/490/mocao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/491/mocao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/492/mocao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_decreto_legislativo_no006-2025.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_decreto_legislativo_no007-2025.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_decreto_legislativo_no008-2025.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_decreto_legislativo_no009-2025.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_decreto_legislativo_no010-2025_titulo_de_cidadao.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_decreto_legislativo_no011-2025_titulo_de_honra_ao_merito.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_decreto_legislativo_012-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_decreto_legislativo_014-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_decreto_lesgislativo_015-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_decreto_legislativo_016-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_decreto_legislativo_017-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/515/projeto_de_decreto_legislativo_018-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_decreto_legislativo_019-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_decreto_legislativo_020-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_decreto_legislativo_021-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_decreto_legislativo_022-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/520/projeto_de_decreto_legislativo_023-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/521/projeto_de_decreto_legislativo_024-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_decreto_legislativo_025-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_decreto_legislativo_026-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_decreto_legislativo_027-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_decreto_legislativo_028-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/526/projeto_de_decreto_legislativo_030-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/527/projeto_de_decreto_legislativo_31-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_de_decreto_legislativo_032-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_decreto_legislativo_035-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_decreto_legislativo_036-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_decreto_legislativo_037-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_decreto_legislativo_034-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_n_001-2025_de_17_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_n_002-2025_de_24_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/439/pl_no_005-2025_-_denomina_travessa_manoel_velho.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/440/pl_no_006-2025_-_edificio_manairama_hotel.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/430/projeto_legislativo_de_lei_no010-2025.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_legislativo_de_lei_no11-2025.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_012-2025_1_1.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/431/projeto_de_lei_no013-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_legislativo_de_lei_no15-2025.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_legislativo_de_lei_no16-2025.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_legislativo_de_lei_no018-2025.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_lei_21-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_resolucao_001-2025_de_07_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_no_026-2025_-.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_no_028-2025.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_no_036-2025.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/438/requerimento_no_040-2025.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_no_041-2025.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_no_042-2025.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_no_043-2025.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_044-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/494/requerimento_045-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/495/requerimento_046-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/496/requerimento_047-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/497/requerimento_048-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/498/requerimento_049-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/499/requerimento_050-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/500/requerimento_051-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_052-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_053-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/504/requerimento_055-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_056-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/506/requerimento_057-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/507/requerimento_058-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/508/requerimento_059-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H89"/>
+  <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="16" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="43.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2052,1588 +2591,3162 @@
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>113</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H29" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>50</v>
+        <v>116</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="D30" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="G30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H30" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>120</v>
       </c>
-      <c r="B31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="G31" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H31" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>123</v>
       </c>
-      <c r="B32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="H32" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>126</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>25</v>
+        <v>127</v>
       </c>
       <c r="D33" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H33" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="D34" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H34" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>135</v>
       </c>
       <c r="D35" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>58</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="H35" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="D36" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H36" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>46</v>
+        <v>143</v>
       </c>
       <c r="D37" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="H37" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="D38" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>117</v>
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>58</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>30</v>
+        <v>148</v>
       </c>
       <c r="H38" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>151</v>
       </c>
       <c r="D39" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>58</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="H39" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>41</v>
+        <v>155</v>
       </c>
       <c r="D40" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>30</v>
+        <v>156</v>
       </c>
       <c r="H40" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>45</v>
+        <v>159</v>
       </c>
       <c r="D41" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="H41" t="s">
-        <v>150</v>
+        <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>49</v>
+        <v>163</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>58</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="H42" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>154</v>
+        <v>50</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="E43" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="F43" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="H43" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D44" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="E44" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="F44" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="H44" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D45" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="E45" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="F45" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H45" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="D46" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="E46" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="F46" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="H46" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="D47" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="E47" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="F47" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="H47" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="D48" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="E48" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="F48" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="H48" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="D49" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="E49" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="F49" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="H49" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>187</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="D50" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E50" t="s">
-        <v>177</v>
+        <v>166</v>
+      </c>
+      <c r="F50" t="s">
+        <v>58</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="H50" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="D51" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E51" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>181</v>
+        <v>30</v>
       </c>
       <c r="H51" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D52" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E52" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="F52" t="s">
-        <v>184</v>
+        <v>58</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="H52" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D53" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E53" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="F53" t="s">
-        <v>184</v>
+        <v>58</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>188</v>
+        <v>30</v>
       </c>
       <c r="H53" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D54" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E54" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="F54" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="H54" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D55" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E55" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="F55" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="H55" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D56" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E56" t="s">
-        <v>177</v>
+        <v>166</v>
+      </c>
+      <c r="F56" t="s">
+        <v>58</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="H56" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="D57" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E57" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="F57" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="H57" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D58" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E58" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="F58" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="H58" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="D59" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E59" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="F59" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="H59" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="D60" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E60" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="F60" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>30</v>
+        <v>215</v>
       </c>
       <c r="H60" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="D61" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E61" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="F61" t="s">
-        <v>34</v>
+        <v>102</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="H61" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D62" t="s">
-        <v>214</v>
+        <v>165</v>
       </c>
       <c r="E62" t="s">
-        <v>215</v>
+        <v>166</v>
       </c>
       <c r="F62" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="H62" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>10</v>
+        <v>79</v>
       </c>
       <c r="D63" t="s">
-        <v>219</v>
+        <v>165</v>
       </c>
       <c r="E63" t="s">
-        <v>220</v>
+        <v>166</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="H63" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="D64" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E64" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F64" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="H64" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="D65" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E65" t="s">
-        <v>220</v>
+        <v>228</v>
+      </c>
+      <c r="F65" t="s">
+        <v>34</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="H65" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="D66" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E66" t="s">
-        <v>220</v>
+        <v>228</v>
+      </c>
+      <c r="F66" t="s">
+        <v>80</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="H66" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="D67" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E67" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F67" t="s">
         <v>68</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="H67" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="D68" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E68" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="H68" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>109</v>
+        <v>243</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="D69" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E69" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F69" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="H69" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D70" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E70" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F70" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="H70" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>113</v>
+        <v>249</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="D71" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E71" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F71" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>242</v>
+        <v>30</v>
       </c>
       <c r="H71" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="D72" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E72" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F72" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="H72" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="D73" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E73" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F73" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="H73" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D74" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E74" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F74" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="H74" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="D75" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E75" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F75" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="H75" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="D76" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E76" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F76" t="s">
-        <v>102</v>
+        <v>58</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="H76" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="D77" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E77" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F77" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="H77" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="D78" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E78" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F78" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="H78" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D79" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E79" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="H79" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="D80" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E80" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="H80" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D81" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E81" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="H81" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D82" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E82" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F82" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="H82" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D83" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E83" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F83" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="H83" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D84" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E84" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F84" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="H84" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="D85" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E85" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F85" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="H85" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="D86" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E86" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F86" t="s">
         <v>102</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="H86" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>123</v>
+        <v>79</v>
       </c>
       <c r="D87" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E87" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F87" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="H87" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="D88" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E88" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F88" t="s">
-        <v>293</v>
+        <v>72</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="H88" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>129</v>
+        <v>303</v>
       </c>
       <c r="D89" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E89" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F89" t="s">
-        <v>297</v>
+        <v>34</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="H89" t="s">
-        <v>299</v>
+        <v>305</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>306</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>307</v>
+      </c>
+      <c r="D90" t="s">
+        <v>227</v>
+      </c>
+      <c r="E90" t="s">
+        <v>228</v>
+      </c>
+      <c r="F90" t="s">
+        <v>102</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H90" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>310</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>311</v>
+      </c>
+      <c r="D91" t="s">
+        <v>227</v>
+      </c>
+      <c r="E91" t="s">
+        <v>228</v>
+      </c>
+      <c r="F91" t="s">
+        <v>72</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H91" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>314</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>315</v>
+      </c>
+      <c r="D92" t="s">
+        <v>227</v>
+      </c>
+      <c r="E92" t="s">
+        <v>228</v>
+      </c>
+      <c r="F92" t="s">
+        <v>58</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H92" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>318</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>319</v>
+      </c>
+      <c r="D93" t="s">
+        <v>227</v>
+      </c>
+      <c r="E93" t="s">
+        <v>228</v>
+      </c>
+      <c r="F93" t="s">
+        <v>72</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H93" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>54</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" t="s">
+        <v>322</v>
+      </c>
+      <c r="E94" t="s">
+        <v>323</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H94" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>159</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D95" t="s">
+        <v>322</v>
+      </c>
+      <c r="E95" t="s">
+        <v>323</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H95" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>328</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>29</v>
+      </c>
+      <c r="D96" t="s">
+        <v>322</v>
+      </c>
+      <c r="E96" t="s">
+        <v>323</v>
+      </c>
+      <c r="F96" t="s">
+        <v>329</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H96" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>332</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>33</v>
+      </c>
+      <c r="D97" t="s">
+        <v>322</v>
+      </c>
+      <c r="E97" t="s">
+        <v>323</v>
+      </c>
+      <c r="F97" t="s">
+        <v>329</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H97" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>335</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>50</v>
+      </c>
+      <c r="D98" t="s">
+        <v>322</v>
+      </c>
+      <c r="E98" t="s">
+        <v>323</v>
+      </c>
+      <c r="F98" t="s">
+        <v>68</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H98" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>338</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>54</v>
+      </c>
+      <c r="D99" t="s">
+        <v>322</v>
+      </c>
+      <c r="E99" t="s">
+        <v>323</v>
+      </c>
+      <c r="F99" t="s">
+        <v>68</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H99" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>341</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" t="s">
+        <v>322</v>
+      </c>
+      <c r="E100" t="s">
+        <v>323</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H100" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>344</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>16</v>
+      </c>
+      <c r="D101" t="s">
+        <v>322</v>
+      </c>
+      <c r="E101" t="s">
+        <v>323</v>
+      </c>
+      <c r="F101" t="s">
+        <v>68</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H101" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>347</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>24</v>
+      </c>
+      <c r="D102" t="s">
+        <v>322</v>
+      </c>
+      <c r="E102" t="s">
+        <v>323</v>
+      </c>
+      <c r="F102" t="s">
+        <v>58</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H102" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>350</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>28</v>
+      </c>
+      <c r="D103" t="s">
+        <v>322</v>
+      </c>
+      <c r="E103" t="s">
+        <v>323</v>
+      </c>
+      <c r="F103" t="s">
+        <v>76</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H103" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>353</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>32</v>
+      </c>
+      <c r="D104" t="s">
+        <v>322</v>
+      </c>
+      <c r="E104" t="s">
+        <v>323</v>
+      </c>
+      <c r="F104" t="s">
+        <v>34</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H104" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>355</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105" t="s">
+        <v>322</v>
+      </c>
+      <c r="E105" t="s">
+        <v>323</v>
+      </c>
+      <c r="F105" t="s">
+        <v>34</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H105" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>358</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>49</v>
+      </c>
+      <c r="D106" t="s">
+        <v>322</v>
+      </c>
+      <c r="E106" t="s">
+        <v>323</v>
+      </c>
+      <c r="F106" t="s">
+        <v>72</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H106" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>163</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" t="s">
+        <v>361</v>
+      </c>
+      <c r="E107" t="s">
+        <v>362</v>
+      </c>
+      <c r="F107" t="s">
+        <v>61</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H107" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>303</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" t="s">
+        <v>365</v>
+      </c>
+      <c r="E108" t="s">
+        <v>366</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H108" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>307</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>17</v>
+      </c>
+      <c r="D109" t="s">
+        <v>365</v>
+      </c>
+      <c r="E109" t="s">
+        <v>366</v>
+      </c>
+      <c r="F109" t="s">
+        <v>68</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H109" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>311</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>21</v>
+      </c>
+      <c r="D110" t="s">
+        <v>365</v>
+      </c>
+      <c r="E110" t="s">
+        <v>366</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H110" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>315</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>25</v>
+      </c>
+      <c r="D111" t="s">
+        <v>365</v>
+      </c>
+      <c r="E111" t="s">
+        <v>366</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H111" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>319</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>29</v>
+      </c>
+      <c r="D112" t="s">
+        <v>365</v>
+      </c>
+      <c r="E112" t="s">
+        <v>366</v>
+      </c>
+      <c r="F112" t="s">
+        <v>68</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H112" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>377</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>33</v>
+      </c>
+      <c r="D113" t="s">
+        <v>365</v>
+      </c>
+      <c r="E113" t="s">
+        <v>366</v>
+      </c>
+      <c r="F113" t="s">
+        <v>68</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H113" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>109</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114" t="s">
+        <v>365</v>
+      </c>
+      <c r="E114" t="s">
+        <v>366</v>
+      </c>
+      <c r="F114" t="s">
+        <v>68</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H114" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>381</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>42</v>
+      </c>
+      <c r="D115" t="s">
+        <v>365</v>
+      </c>
+      <c r="E115" t="s">
+        <v>366</v>
+      </c>
+      <c r="F115" t="s">
+        <v>68</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H115" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>113</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>46</v>
+      </c>
+      <c r="D116" t="s">
+        <v>365</v>
+      </c>
+      <c r="E116" t="s">
+        <v>366</v>
+      </c>
+      <c r="F116" t="s">
+        <v>61</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H116" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>117</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>54</v>
+      </c>
+      <c r="D117" t="s">
+        <v>365</v>
+      </c>
+      <c r="E117" t="s">
+        <v>366</v>
+      </c>
+      <c r="F117" t="s">
+        <v>102</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H117" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>120</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>8</v>
+      </c>
+      <c r="D118" t="s">
+        <v>365</v>
+      </c>
+      <c r="E118" t="s">
+        <v>366</v>
+      </c>
+      <c r="F118" t="s">
+        <v>58</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H118" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>123</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>16</v>
+      </c>
+      <c r="D119" t="s">
+        <v>365</v>
+      </c>
+      <c r="E119" t="s">
+        <v>366</v>
+      </c>
+      <c r="F119" t="s">
+        <v>80</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H119" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>127</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>20</v>
+      </c>
+      <c r="D120" t="s">
+        <v>365</v>
+      </c>
+      <c r="E120" t="s">
+        <v>366</v>
+      </c>
+      <c r="F120" t="s">
+        <v>58</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H120" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>131</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>24</v>
+      </c>
+      <c r="D121" t="s">
+        <v>365</v>
+      </c>
+      <c r="E121" t="s">
+        <v>366</v>
+      </c>
+      <c r="F121" t="s">
+        <v>102</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H121" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>135</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>28</v>
+      </c>
+      <c r="D122" t="s">
+        <v>365</v>
+      </c>
+      <c r="E122" t="s">
+        <v>366</v>
+      </c>
+      <c r="F122" t="s">
+        <v>102</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H122" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>139</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>32</v>
+      </c>
+      <c r="D123" t="s">
+        <v>365</v>
+      </c>
+      <c r="E123" t="s">
+        <v>366</v>
+      </c>
+      <c r="F123" t="s">
+        <v>80</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H123" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>143</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124" t="s">
+        <v>365</v>
+      </c>
+      <c r="E124" t="s">
+        <v>366</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H124" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>147</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>45</v>
+      </c>
+      <c r="D125" t="s">
+        <v>365</v>
+      </c>
+      <c r="E125" t="s">
+        <v>366</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H125" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>151</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>49</v>
+      </c>
+      <c r="D126" t="s">
+        <v>365</v>
+      </c>
+      <c r="E126" t="s">
+        <v>366</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H126" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>155</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>53</v>
+      </c>
+      <c r="D127" t="s">
+        <v>365</v>
+      </c>
+      <c r="E127" t="s">
+        <v>366</v>
+      </c>
+      <c r="F127" t="s">
+        <v>76</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H127" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>408</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>67</v>
+      </c>
+      <c r="D128" t="s">
+        <v>365</v>
+      </c>
+      <c r="E128" t="s">
+        <v>366</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H128" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>411</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>75</v>
+      </c>
+      <c r="D129" t="s">
+        <v>365</v>
+      </c>
+      <c r="E129" t="s">
+        <v>366</v>
+      </c>
+      <c r="F129" t="s">
+        <v>72</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H129" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>414</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>86</v>
+      </c>
+      <c r="D130" t="s">
+        <v>365</v>
+      </c>
+      <c r="E130" t="s">
+        <v>366</v>
+      </c>
+      <c r="F130" t="s">
+        <v>102</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H130" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>417</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>169</v>
+      </c>
+      <c r="D131" t="s">
+        <v>365</v>
+      </c>
+      <c r="E131" t="s">
+        <v>366</v>
+      </c>
+      <c r="F131" t="s">
+        <v>102</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H131" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>420</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>172</v>
+      </c>
+      <c r="D132" t="s">
+        <v>365</v>
+      </c>
+      <c r="E132" t="s">
+        <v>366</v>
+      </c>
+      <c r="F132" t="s">
+        <v>34</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H132" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>423</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>175</v>
+      </c>
+      <c r="D133" t="s">
+        <v>365</v>
+      </c>
+      <c r="E133" t="s">
+        <v>366</v>
+      </c>
+      <c r="F133" t="s">
+        <v>424</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H133" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>427</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>178</v>
+      </c>
+      <c r="D134" t="s">
+        <v>365</v>
+      </c>
+      <c r="E134" t="s">
+        <v>366</v>
+      </c>
+      <c r="F134" t="s">
+        <v>428</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H134" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>431</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>377</v>
+      </c>
+      <c r="D135" t="s">
+        <v>365</v>
+      </c>
+      <c r="E135" t="s">
+        <v>366</v>
+      </c>
+      <c r="F135" t="s">
+        <v>58</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H135" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>434</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>109</v>
+      </c>
+      <c r="D136" t="s">
+        <v>365</v>
+      </c>
+      <c r="E136" t="s">
+        <v>366</v>
+      </c>
+      <c r="F136" t="s">
+        <v>428</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H136" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>437</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>381</v>
+      </c>
+      <c r="D137" t="s">
+        <v>365</v>
+      </c>
+      <c r="E137" t="s">
+        <v>366</v>
+      </c>
+      <c r="F137" t="s">
+        <v>72</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H137" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>440</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>113</v>
+      </c>
+      <c r="D138" t="s">
+        <v>365</v>
+      </c>
+      <c r="E138" t="s">
+        <v>366</v>
+      </c>
+      <c r="F138" t="s">
+        <v>72</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H138" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>443</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>117</v>
+      </c>
+      <c r="D139" t="s">
+        <v>365</v>
+      </c>
+      <c r="E139" t="s">
+        <v>366</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H139" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>446</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>120</v>
+      </c>
+      <c r="D140" t="s">
+        <v>365</v>
+      </c>
+      <c r="E140" t="s">
+        <v>366</v>
+      </c>
+      <c r="F140" t="s">
+        <v>34</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H140" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>449</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>123</v>
+      </c>
+      <c r="D141" t="s">
+        <v>365</v>
+      </c>
+      <c r="E141" t="s">
+        <v>366</v>
+      </c>
+      <c r="F141" t="s">
+        <v>450</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H141" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>453</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>127</v>
+      </c>
+      <c r="D142" t="s">
+        <v>365</v>
+      </c>
+      <c r="E142" t="s">
+        <v>366</v>
+      </c>
+      <c r="F142" t="s">
+        <v>80</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H142" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>456</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>131</v>
+      </c>
+      <c r="D143" t="s">
+        <v>365</v>
+      </c>
+      <c r="E143" t="s">
+        <v>366</v>
+      </c>
+      <c r="F143" t="s">
+        <v>34</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H143" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>459</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>135</v>
+      </c>
+      <c r="D144" t="s">
+        <v>365</v>
+      </c>
+      <c r="E144" t="s">
+        <v>366</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H144" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>462</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>139</v>
+      </c>
+      <c r="D145" t="s">
+        <v>365</v>
+      </c>
+      <c r="E145" t="s">
+        <v>366</v>
+      </c>
+      <c r="F145" t="s">
+        <v>68</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H145" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>464</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>143</v>
+      </c>
+      <c r="D146" t="s">
+        <v>365</v>
+      </c>
+      <c r="E146" t="s">
+        <v>366</v>
+      </c>
+      <c r="F146" t="s">
+        <v>58</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H146" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>467</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>147</v>
+      </c>
+      <c r="D147" t="s">
+        <v>365</v>
+      </c>
+      <c r="E147" t="s">
+        <v>366</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H147" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>470</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>151</v>
+      </c>
+      <c r="D148" t="s">
+        <v>365</v>
+      </c>
+      <c r="E148" t="s">
+        <v>366</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H148" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>473</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>155</v>
+      </c>
+      <c r="D149" t="s">
+        <v>365</v>
+      </c>
+      <c r="E149" t="s">
+        <v>366</v>
+      </c>
+      <c r="F149" t="s">
+        <v>102</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H149" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>476</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>159</v>
+      </c>
+      <c r="D150" t="s">
+        <v>365</v>
+      </c>
+      <c r="E150" t="s">
+        <v>366</v>
+      </c>
+      <c r="F150" t="s">
+        <v>68</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H150" t="s">
+        <v>478</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3682,50 +5795,111 @@
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>