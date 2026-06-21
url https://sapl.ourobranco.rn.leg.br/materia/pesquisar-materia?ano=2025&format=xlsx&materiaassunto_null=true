--- v2 (2026-05-07)
+++ v3 (2026-06-21)
@@ -10,1356 +10,576 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1190" uniqueCount="479">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1198" uniqueCount="480">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
-    <t>12</t>
+    <t>11</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>IND</t>
-[...14 lines deleted...]
-    <t>13</t>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_n_001-2025_de_17_de_fevereiro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração dos Anexos II e III da Lei nº 842/2015, quanto aos requisitos referentes ao valor salarial do Cargo de Assessor Parlamentar e ao número de vagas para o Cargo de Agente Administrativo.</t>
+  </si>
+  <si>
+    <t>59</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_n_002-2025.pdf</t>
-[...29 lines deleted...]
-    <t>16</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_n_002-2025_de_24_de_fevereiro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Auxílio Alimentação no âmbito da  Câmara Municipal de Ouro Branco/RN e dá outras providências .</t>
+  </si>
+  <si>
+    <t>439</t>
   </si>
   <si>
     <t>5</t>
-  </si>
-[...898 lines deleted...]
-    <t>439</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/439/pl_no_005-2025_-_denomina_travessa_manoel_velho.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO COMO_x000D_
 “TRAVESSA MANOEL JOSÉ DE ARAÚJO_x000D_
 (MANOEL VELHO)”, COM INÍCIO NA RUA_x000D_
 PROFESSORA MARIA DE LOURDES, BAIRRO_x000D_
 CASTELO DOS MONTES, A SUL DA CIDADE,_x000D_
 CRUZANDO EM SENTIDO NORTE ATÉ A RUA_x000D_
 ALZIRA CORREIA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
+    <t>6</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/440/pl_no_006-2025_-_edificio_manairama_hotel.pdf</t>
   </si>
   <si>
     <t>DENOMINA “EDIFÍCIO MARIA CLEMENTINA DA_x000D_
 SILVA (MARIA DE ANTÔNIO CHICÓ)”, AO_x000D_
 PRÉDIO QUE ABRIGA O MANAIRAMA HOTEL,_x000D_
 NESTE MUNICÍPIO DE OURO BRANCO-RN, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Marcos Costa</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/430/projeto_legislativo_de_lei_no010-2025.docx</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE OURO BRANCO-RN, A FESTA DO SÃO ROQUE, REALIZADA ANUALMENTE PELA COMUNIDADE SÃO ROQUE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_legislativo_de_lei_no11-2025.docx</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Capacitação em Noções Básicas de Primeiros Socorros nas Escolas e Creches da Rede Pública e Privada de Ensino no Município de Ouro Branco/RN, com base na Lei Federal nº 13.722/2018, e dá outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
+    <t>12</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_012-2025_1_1.docx</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.063, de 2025, para acrescentar o anexo referente aos vencimentos dos servidores da Câmara Municipal de Ouro Branco/RN.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
+    <t>13</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/431/projeto_de_lei_no013-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INCLUIR O SÍMBOLO DO AUTISMO NO FARDAMENTO ESCOLAR DOS ESTUDANTES COM TRANSTORNO DO ESPECTRO AUTISTA-TEA, DA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Maiza</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_legislativo_de_lei_no15-2025.docx</t>
   </si>
   <si>
     <t>Cria a Lei Zaira Cruz de Ouro Branco, que dispõe sobre a vedação de nomeação, posse e contratação, no âmbito da Administração Pública direta e indireta do Município de Ouro Branco/RN, de pessoas condenadas, com decisão judicial transitada em julgado, por crimes de feminicídio, bem como por crimes de violência contra a mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Amariudo Santos</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_legislativo_de_lei_no16-2025.docx</t>
   </si>
   <si>
     <t>DENOMINA O PRÉDIO DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE OURO BRANCO-RN COMO EDIFÍCIO ADÍLIO SANTOS DE AZEVEDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Lucas Batista</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/</t>
+  </si>
+  <si>
     <t>PROJETO LEGISLATIVO Nº17-2025, DECLARA PATRIMÔNIO CULTURAL IMATERIAL A FESTA DE NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
+    <t>18</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_legislativo_de_lei_no018-2025.docx</t>
   </si>
   <si>
     <t>PROJETO LEGISLATIVO Nº18-2025, DECLARA PATRIMÔNIO CULTURAL IMATERIAL A FESTA DE SANTA LUZIA.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Dedé</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_lei_21-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da Associação Cultural In Cantos do Ouro, como entidade de utilidade pública no âmbito do município de Ouro Branco-RN e dá outras providências.</t>
   </si>
   <si>
-    <t>PRE</t>
-[...8 lines deleted...]
-    <t>Institui o Título Honorífico "Algodão Mocó", destinado a homenagear agricultores e agricultoras do Município de Ouro Branco/RN , e dá outras providências .</t>
+    <t>589</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>31</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
+    <t>BLOCO</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_n_001-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores Marcos Antônio de Morais Costa, Josué Josedec de Moura e Ana Maiza da Silva Medeiros, nos termos do artigo 110 do Regimento Interno desta casa, vem, perante Vossa Excelência, após ouvir o soberano Plenário, requerer: A Solicitação de Emenda Parlamentar para Aquisição de Castramóvel.</t>
   </si>
   <si>
+    <t>32</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_n_002-2025.pdf</t>
   </si>
   <si>
     <t>Eu, Marcos Costa, Vereador de Ouro Branco, venho, por meio deste requerimento, solicitar, com o devido respeito, às Secretarias Municipal de Cultura e Turismo de Ouro Branco, bem como às Secretarias de Cultura e Turismo do Estado do Rio Grande do Norte, apoio financeiro e logístico para as atividades da Associação Cultural In Cantos do Ouro, com foco na realização da tradicional encenação da Paixão de Cristo.</t>
   </si>
   <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_n_003-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vereadores de Ouro Branco, Estado do Rio Grande do Norte, no uso de suas atribuições legais e com base nos princípios de interesse coletivo que norteiam o exercício da função pública, vem, por meio deste requerimento, solicitar o apoio de Vossa Excelência para viabilizar a construção de uma adutora que atenda de forma urgente as necessidades hídricas do município de Ouro Branco/RN, bem como a inclusão de nosso município no programa de abastecimento oriundo da transposição do Rio São Francisco, aproveitando a recente inauguração da Barragem de Oiticicas.</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>4</t>
   </si>
   <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_n_004-2025.pdf</t>
   </si>
   <si>
     <t>Por meio deste, vimos comunicar que foram aprovados, em 17 de março do corrente ano, em sessão ordinária da Câmara Municipal de Vereadores de Ouro Branco-RN, o REQUERIMENTO N O 004/2025 de autoria do Francisco Celso Da Silva Neto, onde requer que seja encaminhado expediente a operadora Vivo para que informe qual o motivo da má operação do serviço na Cidade de Ouro Branco-RN._x000D_
 Que requerem envio de oficio a esta empresa, para providências, conforme documentos em anexo.</t>
   </si>
   <si>
+    <t>35</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_n_005-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas atribuições regimentais, requer a Vossa Senhoria informações detalhadas sobre o calendário anual das escolas municipais de Ouro Branco - RN para o exercício de 2025._x000D_
 O presente requerimento tem por objetivo garantir maior transparência e planejamento das atividades educacionais, bem como permitir que esta Casa Legislativa possa acompanhar e contribuir para a melhoria da educação municipal.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_n_006-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcos Antônio de Morais Costa, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer à Prefeitura Municipal de Ouro Branco/RN o informações detalhadas sobre os recursos enviados por meio de emenda parlamentar destinados à construção de uma passagem molhada na comunidade Timbaúba, situada neste município.</t>
   </si>
   <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
     <t>Eu, Marcos Antonio de Morais Costa, vereador desta Casa Legislativa, venho, respeitosamente, requerer informações a respeito do cronograma de treinos realizados nas Quadras de Esportes Manoel Avelino e Manoel Dias do Nascimento (IÉ), localizadas respectivamente nas comunidades de Lages e São Roque , neste município.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
+    <t>8</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_n_008-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Antonio Morais Costa, no uso de suas atribuições legais, vem respeitosamente solicitar, em regime de urgência, o conserto imediato do caixa eletrônico localizado no Pronto Atendimento do Banco Bradesco no município de Ouro Branco/RN.</t>
   </si>
   <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Paulo Dantas</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_n_009-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Paulo Dantas da Silva, no uso de suas atribuições legais, vem respeitosamente solicitar, a vossa excelência, uma emenda para aquisição de uma moto para os agentes de endemias do município de Ouro Branco-RN.</t>
   </si>
   <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Júnior Nogueira</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_n_011-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ NOGUEIRA DO NASCIMENTO JÚNIOR, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer à Prefeitura Municipal de Ouro Branco/RN, solicitar a distribuição de EPI's e que cumpra o compromisso proposto na reunião com os guardas municipais e ao mesmo tempo envie o projeto para planos, cargos e salários para os guardas municipais de Ouro Branco.</t>
   </si>
   <si>
+    <t>49</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_n_012-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora, Ana Maiza da Silva Medeiros no uso de suas atribuições legais, vem respeitosamente solicitar informações ao executivo municipal, se o mesmo se encontra inscrito no PAC (Programa de Aceleração do Crescimento), para receber o incentivo do Governo Federal para centros esportivos comunitários.</t>
   </si>
   <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Celso Garofa</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_n_013-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Francisco Celso, no uso de suas atribuições legais, vem respeitosamente solicitar as seguintes informações da associação dos pequenos agricultores  da carnaubinha do município de Ouro Branco: 1- Atas das sessões atualizadas; 2- Componentes da associação.</t>
   </si>
   <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_n_014-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora, Ana Maiza da Silva Medeiros no uso de suas atribuições legais, vem respeitosamente solicitar informações ao executivo municipal, sobre o andamento da licitação dos quiosques da praça Aluízio Alves.</t>
   </si>
   <si>
+    <t>52</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_n_015-2025.pdf</t>
   </si>
   <si>
     <t>O vereador, no uso de suas atribuições legais, vem respeitosamente solicitar emendas para a Associação Ouro-branquense de Proteção Animal (AOPA) para castração de animais na cidade de Ouro Branco-RN.</t>
   </si>
   <si>
+    <t>53</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_n_016-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a substituição de lâmpadas na zona rural do Município de Ouro Branco/RN.</t>
   </si>
   <si>
+    <t>54</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_n_017-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que submeta os Projetos N20003-2025 a votação em regime de urgência, em única discussão e votação.</t>
   </si>
   <si>
+    <t>55</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_n_018-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que estes subscrevem, no uso de suas atribuições legais e regimentais, vêm, respeitosamente, requerer, após ouvido o Plenário, que seja oficiado à Secretaria Municipal de Saúde para que esta forneça informações atualizadas e detalhadas sobre a fila de espera para exames, cirurgias e consultas especializadas no município de Ouro Branco/RN.</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>20</t>
   </si>
   <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento_n_020-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores José Nogueira do Nascimento Júnior e Ana Maíza da Silva Medeiros, no uso de suas atribuições legais e regimentais, vêm respeitosamente, requerer que, após ouvido o Plenário, seja encaminhado ao Poder Executivo Municipal — especialmente à_x000D_
 Secretaria Municipal de Educação, o presente Pedido de Informações, com base na Lei n? 13.722, de 4 de outubro de 2018 (Lei Lucas), que torna obrigatória a capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de educação básica e de estabelecimentos de recreação infantil.</t>
+  </si>
+  <si>
+    <t>57</t>
   </si>
   <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento_n_021-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Marcos Antonio de Morais Costa e José Nogueira do Nascimento Júnior, no uso de suas atribuições legais e regimentais, vêm respeitosamente requerer, após ouvido o Plenário, que seja encaminhado Pedido de Informações ao Excelentíssimo Senhor Prefeito Municipal e ao setor competente da Prefeitura de Ouro Branco/RN, com os seguintes questionamentos relacionados à arrecadação e investimento da Taxa de Iluminação Pública (COSIP) no exercício de 2024:_x000D_
 Qual foi o valor total arrecadado no ano de 2024 com a Contribuição para Custeio do Serviço de Iluminação Pública (COSIP)?_x000D_
 Qual o valor total investido, no mesmo período, na reposição de lâmpadas e na manutenção da rede de iluminação pública do município?_x000D_
 Existem contratos ativos com empresas terceirizadas para prestação desses serviços? Se sim, favor informar o número do contrato, nome da empresa, valor e período de vigência. Sala de Sessões de Ouro Branco - RN, 24 de abril de 2025.</t>
   </si>
   <si>
+    <t>58</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_n_022-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador Amariudo dos Santos Silva, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer, após ouvido o Plenário, que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal e ao setor competente da Prefeitura de Ouro Branco/RN, solicitar a regulamentação da Lei que atribui o direito para a concessão de direito para o exercício das atividades de taxista no município de Ouro Branco-RN.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
+    <t>26</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_no_026-2025_-.docx</t>
   </si>
   <si>
     <t>Os vereadores Marcos Antonio de Morais Costa, Josué Josedec de Moura, Ana Maiza da Silva Medeiros e José Nogueira do Nascimento Júnior vem, nos termos do artigo 110 do Regimento Interno desta casa, vem, perante Vossa Excelência, após ouvir o soberano Plenário, requerer: nos termos do artigo 110 do Regimento Interno desta casa, vem, perante Vossa Excelência, SOLICITAR, a convocação do empresário Danilo Pessoa, responsável construção do conjunto habitacional no município de Ouro Branco para prestar depoimento sobre o andamento da referida obra e motivos de atrasos na entrega da obra.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
+    <t>28</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_no_028-2025.docx</t>
   </si>
   <si>
     <t>O vereador, Josué Josedec de Moura, vem, nos termos do artigo 110 do Regimento Interno desta casa, vem, perante Vossa Excelência, após ouvir o soberano Plenário, requerer: requer informações oficiais sobre a manutenção e possível retorno dos serviços de recuperação das estradas vicinais com a moto niveladora...</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
+    <t>36</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_no_036-2025.docx</t>
   </si>
   <si>
     <t>Solicita a conclusão e entrega do novo conjunto habitacional.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
+    <t>40</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/438/requerimento_no_040-2025.docx</t>
   </si>
   <si>
     <t>Prestação de Contas do Dinheiro Depositado pela Secretaria Nacional da Defesa Civil</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
+    <t>41</t>
+  </si>
+  <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_no_041-2025.docx</t>
   </si>
   <si>
     <t>Solicitação de Emendas ao Governo do RN, Deputada Federal Natália Bonavides, Adjuto Dias, Francisco do PT e Nelter Queirós para Instalação de Energia Solar nas Associações Comunitárias que estiverem em situação regular do Município de Ouro Branco.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
+    <t>42</t>
+  </si>
+  <si>
     <t>BLOCO PL/ PSDB</t>
   </si>
   <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_no_042-2025.docx</t>
   </si>
   <si>
     <t>requerer a instalação de Comissão Parlamentar de Inquérito (CPI) para apurar a falta de prestação de contas dos gastos públicos relacionados à obra em andamento do Museu Histórico e Geográfico do Povo Ourobranquense, de responsabilidade do Chefe do Poder Executivo Municipal, Senhor Samuel Oliveira de Souto.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
+    <t>43</t>
+  </si>
+  <si>
     <t>Rogério</t>
   </si>
   <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_no_043-2025.docx</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DESCONTOS E RECURSOS EM RAÇÕES PELA CONAB DE CAICÓ PARA A ÁREA AGROPECUÁRIA NA CIDADE DE OURO BRANCO</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_044-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de asfalto do anel viário.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/494/requerimento_045-2025.pdf</t>
   </si>
   <si>
     <t>Renúncia ao cargo de segundo 2º Secretário da Mesa Diretora.</t>
@@ -1467,50 +687,833 @@
     <t>506</t>
   </si>
   <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/506/requerimento_057-2025.pdf</t>
   </si>
   <si>
     <t>Requer o comparecimento da Secretaria de Assistência Social ao Plenário da Câmara.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/507/requerimento_058-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a Construção de um novo pórtico na entrada da cidade, adequação estrutural, reposicionamento e avaliação.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/508/requerimento_059-2025.pdf</t>
   </si>
   <si>
     <t>Requer do setor de tributos do município, informações referentes ao aumento do Imposto Predial Territorial Urbano (IPTU).</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_n_001-2025_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº001-2025 DE AUTORIA DOS EDIS ANA MAISA DA SILVA MEDEIROS, JOSUÉ JOSÉ DE MOURA E MARCOS ANToNIO DE MORAIS COSTA QUE INDICA A REPARAÇÃO DO TELHADO DA QUADRA DE ESPORTES MICHAEL JACKSON E A REABERTURA PARA A PRÁTICA DE VOLEIBOL</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_n_002-2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº002-2025 DE AUTORIA EDIS ANA MAISA DA SILVA MEDEIROS JOSUÉ JOSÉ DE MOURA E MARCOS ANTONIO DE MORAIS COSTA QUE INDICA O PAGAMENTO DO PREVINE BRASIL SERVIDORES DA SAÚDE DO MUNICÍPIO DE OURO BRANCO</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_n_003-2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº003-2025 DE AUTORIA DOS EDIS PAULO DANTAS DA SILVA E LUCAS BATISTA FONSECA DE LUCENA, QUE SOLICITA A APRESENTAÇÃO DO CALENDÁRIO ESPORTIVO DO MUNICÍPIO DE OURO BRANCO PARA O ANO DE 2025.</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_n_004-2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº004-2025 DE AUTORIA DOS EDIS MARCOS ANTONIO DE MORAIS COSTA E ANA MAIZA DA SILVA MEDEIROS, INDICAR À VOSSA EXCELÊNCIA A NECESSIDADE URGENTE DE REALIZAR A REFORMA E MANUTENÇÃO DA CAIXA D'ÁGUA DA POLICLÍNICA MÃE PAULA, SITUADA EM NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº005-2025 DE AUTORIA DOS EDIS, MARCOS ANTONIO DE MORAIS COSTA E ANA MAIZA DA SILVA MEDEIROS, INDICAR A NECESSIDADE DE CELEBRAR UM CONVÊNIO ENTRE O MUNICÍPIO DE OURO BRANCO E O SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU), VISANDO A PRESTAÇÃO DE SERVIÇOS DE EMERGÊNCIA E A MELHORIA NO ATENDIMENTO À SAÚDE DA NOSSA POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_n_006-2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº006-2025 DE AUTORIA DO EDIL LUCAS BATISTA FONSECA DE LUCENA, INDICAÇÃO, A SER ENCAMINHADA AO CHEFE DO PODER EXECUTIVO E SECRETÁRIO DE AGRICULTURA JUNTO AO TÉCNICO DA EMATER COMPETENTE PARA QUE AMBOS VEJAM A POSSIBILIDADE DE TRAZER MÁQUINAS TIPO ENSILADEIRA MÓVEL E A FORRAGEIRA FIXA.</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_n_007-2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº007-2025 DE AUTORIA DO EDIL LUCAS BATISTA FONSECA DE LUCENA, INDICAÇÃO, A SER ENCAMINHADA AO CHEFE DO PODER EXECUTIVO E SECRETÁRIO DE AGRICULTURA EM PARCERIA COM A EMATER, SOLICITANDO UM TÉCNICO AGRÍCOLA PARA QUE FAÇA A VISTORIA DO SEGURO SAFRA.</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_n_008-2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº008-2025 DE AUTORIA DO EDIL LUCAS BATISTA FONSECA DE LUCENA, INDICAÇÃO, A SER ENCAMINHADA AO CHEFE DO PODER EXECUTIVO, SOLICITANDO A REFORMA DO GRUPO ESCOLAR DA COMUNIDADE TIMBAÚBA.</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_n_009-2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº009-2025 DE AUTORIA DO EDIL LUCAS BATISTA FONSECA DE LUCENA, A SER ENCAMINHADA AO CHEFE DO PODER EXECUTIVO, JUNTO A SECRETARIA DE INFRAESTRUTURA E OBRAS DE NOSSO MUNICÍPIO PARA QUE AMBOS VEJAM A POSSIBILIDADE DE REALIZAR, CONSTRUIR COM RECURSOS PRÓPRIOS OBRAS MATA BURROS FECHADOS.</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_n_010-2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº010-2025 DE AUTORIA DO EDIL LUCAS BATISTA FONSECA DE LUCENA, A SER ENCAMINHADA AO CHEFE DO PODER EXECUTIVO, JUNTO A SECRETARIA DE INFRAESTRUTURA E OBRAS DE NOSSO MUNICÍPIO PARA QUE AMBOS VEJAM A POSSIBILIDADE DE PAVIMENTAR, NO SÍTIO LAGES, NAS IMEDIAÇÕES DA QUADRA DE ESPORTES MANOEL AVELINO E CAPELA DE SANTA LUZIA ATÉ PRÓXIMO, A CAIXA D’ÁGUA DA ASSOCIAÇÃO DA COMUNIDADE LAGES.</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_n_011-2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº011-2025 DE AUTORIA DO EDIL LUCAS BATISTA FONSECA DE LUCENA, A SER ENCAMINHADA AO CHEFE DO PODER EXECUTIVO, JUNTO A SECRETARIA DE INFRAESTRUTURA E OBRAS DE NOSSO MUNICÍPIO PARA QUE AMBOS VEJAM A POSSIBILIDADE DE PAVIMENTAR, NO SÍTIO TIMBAÚBA, NAS IMEDIAÇÕES DA CAPELA DE NOSSA SENHORA DE FÁTIMA</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Solicita a execução da lei N°13935/2019 que determina que as escolas públicas de ensino básico devem ter psicólogos e assistentes sociais.</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_n_013-2025.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinado, Paulo Dantas da SIlva vêm, por meio desta, indicar ao Executivo Municipal a necessidade de fazer uma obra de drenagem na rua Francisco Solano de Medeiros, em frente a residência de Simone de Oliveira.</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_n_014-2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, assegurado no artigo 109 do Regimento Interno deste Parlamento, requer depois de ouvido o egrégio Plenário, que seja enviado ofício ao prefeito Samuel Oliveira de Souto, solicitando a instalação de rede elétrica nas pocilgas situadas na saída para os Sítios Poção, Lages etc. próximo ao açude de emergência.</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_n_015-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de plantio de árvores frutíferas na frente do Hotel Manairama e nos canteiros do anel viário</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_n_016-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de recuperação dos mata-burros.</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_n_017-2025.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, vem, nos termos do art. 109 do Regimento Interno, apresentar a Indicação, a ser encaminhada ao chefe do poder executivo, solicitando aprimoramento na iluminação na rua Luiz Basilisso, cruzamento com a Zé Barbosa, próximo ao corredor que dá acesso a comunidade Lages.</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_n_018-2025.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, vem, nos termos do art. 109 do Regimento Interno, apresentar a Indicação, a ser encaminhada ao chefe do poder executivo, solicitando um levantamento de pessoal para aquisição e distribuição de fardamento para todos os funcionários.</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_n_019-2025.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, vem, nos termos do art. 109 do Regimento Interno, apresentar a Indicação, a ser encaminhada ao chefe do poder executivo e secretaria de infraestrutura solicitando a limpeza dos locais onde são depositados os dejetos coletados nas comunidades rurais Timbaúba, Cachoeirinha e Lages.</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_n_021-2025.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente INDICAR ao Excelentíssimo Senhor Prefeito Municipal de Ouro Branco — RN, que seja realizada, com urgência, a limpeza dos canteiros do anel viário, com o objetivo de viabilizar a encenação da Paixão de Cristo, tradicional evento cultural e religioso do nosso município.</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_n_022-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a instalação de iluminação no entorno do local onde será realizada a encenação da Paixão de Cristo, no Município de Ouro Branco/RN.</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_n_023-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a limpeza das principais ruas do Município de Ouro Branco/RN</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_n_024-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal_x000D_
+O vereador, Paulo Dantas da Silva, no uso de suas atribuições respeitosamente apresentar a seguinte: ao Excelentíssimo Senhor Prefeito Municipal de Ouro Branco/RN, indico que seja viabilizada, com a máxima urgência, a limpeza interna do cemitério público como também um lugar para colocar dejetos (restos de caixões, flores secas) os mesmos estão sendo colocados na calçada.</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_no035-2025_ana_maiza.docx</t>
+  </si>
+  <si>
+    <t>INDICA A INSTALAÇÃO DE LUMINÁRIAS NO SÍTIO TODOS OS SANTOS.</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no036-2025_junior_nogueira.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA LIMPEZA DE RUAS PERIFÉRICAS</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no030-2025.docx</t>
+  </si>
+  <si>
+    <t>ILUMINAÇÃO DO CAMPO DE FUTEBOL (BRAZÃO).</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_no045-2025.docx</t>
+  </si>
+  <si>
+    <t>Indica, de acordo com o artigo nº109 do regimento interno desta casa, a pavimentação da rua Inácio cesário de lucena.</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no047-2025.docx</t>
+  </si>
+  <si>
+    <t>DE AUTORIA DA EDIL LUCAS BATISTA, PARA QUE SEJA INSERIDO NO CURRÍCULO ESCOLAR DO MUNICÍPIO A LINGUA BRASILEIRA DE SINAIS.</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>Indica a construção de uma pista de atletismo no município.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>indica a contratação de empresa para retirada de lixo próprio de cemitério público.</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_050-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica atualização da insalubridade do cargo de Coveiro para grau máximo.</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_051-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica o concerto e manutenção do catavento do chiqueiro dos porcos.</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_052-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica prioridade e rapidez nas consultas para gestantes de risco.</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_053-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica atualização da insalubridade do cargo de Agente de Endemias.</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_054-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita aa Poder Executivo, a instalação de energia elétrica  na pocilga.</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/480/indicacao_055-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita prioridade no atendimento para idosos, pessoas com deficiência e enfermos na emissão das fichas destinadas à obtenção do novo RG.</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_056-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de um mata-burro na entrada do sítio vargem alegre.</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_057-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de uma passagem elevada de pedestres, conforme padrões do Código de Trânsito Brasileiro.</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_058-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Executivo que proceda a análise e efetivação do rateio das sobras dos recursos destinados aos profissionais da educação.</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_059-2025.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo o envio do Projeto de Lei que Dispõe sobre a alteração da alíquota de insalubridade para os coveiros.</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Indica a limpeza da parede do açude da cachoeirinha, incluindo a remoção de sujeira, algas e resíduos.</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_resolucao_001-2025_de_07_de_abril_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Título Honorífico "Algodão Mocó", destinado a homenagear agricultores e agricultoras do Município de Ouro Branco/RN , e dá outras providências .</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_decreto_legislativo_no006-2025.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO Nº006-2025 QUE CONCEDE TÍTULO HONORÍFICO ALGODÃO MOCÓ A JOSÉ CARLOS DE AZEVEDO.</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_decreto_legislativo_no007-2025.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO AO SENHOR RAIMUNDO JOSÉ DE SALES JÚNIOR.</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_decreto_legislativo_no008-2025.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO AO SENHOR LENILSON SILVA DE AZEVEDO.</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_decreto_legislativo_no009-2025.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA MARILENE LUCENA DE SOUSA.</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_decreto_legislativo_no010-2025_titulo_de_cidadao.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO OURO BRANQUENSE AO SENHOR JOSÉ ALCIDES DE SOUSA FILHO.</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_decreto_legislativo_no011-2025_titulo_de_honra_ao_merito.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO Nº011-2025, QUE CONCEDE TÍTULO DE HONRA AO MÉRITO A SENHORA JÚLIA MARIA DE MEDEIROS.</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_decreto_legislativo_012-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃ OURO BRANQUENSE A SENHORA RENATA MIKAELLY PEREIRA DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>Concede o título de honra ao mérito a senhora Lucília Araújo de figueiredo</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_decreto_legislativo_014-2025.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de honra ao mérito a senhora Margareth de Brito Silva Araújo</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_decreto_lesgislativo_015-2025.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de Cidadã Ouro Branquense à senhora Jacinta Silva de Lucena e dá outras providências.</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_decreto_legislativo_016-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO OURO BRANQUENSE AO SENHOR JÊRONIMO AMARAL FREIRE ARAÚJO</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_decreto_legislativo_017-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO HONORÍFICO “ALGODÃO MOCÓ” AO AGRICULTOR MARINALDO ARAUJO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/515/projeto_de_decreto_legislativo_018-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA GILDETE DA SILVA MEDEIROS</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_decreto_legislativo_019-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO OURO BRANQUESE AO SENHOR JOSÉ ESTVAM MARTINS NETO</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_decreto_legislativo_020-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO HONORÍFICO "ALGODÃO MOCÓ" AO AGRICULTOR ABEL FRANCISCO DA COSTA</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_decreto_legislativo_021-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃ OURO BRANQUENSE A SENHORA EMANOELE MEDEIROS SIMÕES</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_decreto_legislativo_022-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO OURO BRANQUENSE AO SENHOR LIONEL EDUARDO DA SILVA</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/520/projeto_de_decreto_legislativo_023-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO HONORÍFICO "ALGODÃO MOCÓ" AO AGRICULTOR JOSÉ LUCAS DE MEDEIROS</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/521/projeto_de_decreto_legislativo_024-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR JUSTINO LUCENA SOBRINHO ( IN MEMORIAM )</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_decreto_legislativo_025-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO HONORÍFICO “ALGODÃO MOCÓ” AO AGRICULTOR SEBASTIÃO SOARES NOBRE</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_decreto_legislativo_026-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA MECIA DANTAS DA COSTA</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_decreto_legislativo_027-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃ OURO BRANQUENSE A SENHORA DAÍANE KELLY BARBOSA DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS . _x000D_
+_x000D_
+JOSUÉ JOSEDEC / MARCOS COSTA</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_decreto_legislativo_028-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA MARIA AUXILIADORA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/526/projeto_de_decreto_legislativo_030-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA ROSA NÚBIA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/527/projeto_de_decreto_legislativo_31-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO HONORÍFICO "ALGODÃO MOCÓ" AO AGRICULTOR JOSUÉ PEDRO DE MOURA</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_de_decreto_legislativo_032-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO HONORÍFICO "ALGODÃO MOCÓ" AO AGRICULTOR DAMIÃO PEDRO DA FONSECA</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_decreto_legislativo_035-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA ISLANIA MEDEIROS DE OLIVEIRA SILVA</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_decreto_legislativo_036-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR RODRIGO RAFAEL DE SOUZA</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_decreto_legislativo_037-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE HONRA AO MÉRITO A SENHORA JOSELIA MEDEIROS DE AZEVEDO SILVA</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_decreto_legislativo_034-2025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO OURO BRANQUENSE AO SENHOR MARCOS BARBOSA DE MEDEIROS</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/10/mocao_no_001-2025.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR FRANCISCA PRIMA DA COSTA</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/40/mocao_no_002-2025.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores da Câmara Municipal de Ouro Branco/RN, Ana Maiza da Silva Medeiros, Josué Josedec de Moura e Marcos Antônio de Morais Costa, nos termos do artigo 110 do Regimento Interno desta casa legislativa, vem a este Plenário propor MOÇÃO DE PESAR aos familiares DO SENHOR CÁSSIO SILVA DE LIMA, pelo seu falecimento.</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/41/mocao_no_003-2025.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores da Câmara Municipal de Ouro Branco/RN, Ana Maiza da Silva Medeiros, Josué Josedec de Moura e Marcos Antonio de Morais Costa, nos termos do artigo 110 do Regimento Interno desta casa legislativa, vem a este Plenário propor MOÇÃO DE PESAR aos familiares DO SENHOR FRANCISCO ARISTIDES DE OLIVEIRA, pelo seu falecimento.</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/42/mocao_no_004-2025.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores da Câmara Municipal de Ouro Branco/RN, Ana Maiza da Silva Medeiros, Josué Josedec de Moura e Marcos Antonio de Morais Costa, nos termos do artigo 110 do Regimento Interno desta casa legislativa, vem a este Plenário propor MOÇÃO DE PESAR aos familiares DO SENHOR ARGEMIRO MARTINS DE MEDEIROS, pelo seu falecimento.</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/43/mocao_no_005-2025.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores da Câmara Municipal de Ouro Branco/RN, Ana Maiza da Silva Medeiros, Josué Josedec de Moura e Marcos Antonio de Morais Costa, nos termos do artigo 110 do Regimento Interno desta casa legislativa, vem a este Plenário propor MOÇÃO DE PESAR aos familiares DA SENHORA RITA DE CÁSSIA MEDEIROS DA COSTA, pelo seu falecimento.</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/61/mocao_no_007-2025.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Ana Maiza, vem a este plenário propor uma moção de aplausos direcionada a João André parabenizando pela escolinha Ouro Branco Futsal em Ouro Branco/RN .</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/62/mocao_no_008-2025.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores Ana Maiza, Josué Josedec, José Nogueira Marcos Costa, apresentam uma moção de aplausos a todos os atores e atrizes que voluntariamente participaram da encenação da paixão de cristo 2025 de Ouro Branco/RN</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/435/mocao_de_pesar_no15-2025_maiza.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR.</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>Aplausos aos Prefeitos de Várzea e de Jardim do Seridó</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/447/mocao_de_parabens_no18-2025_maiza.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PARABÉNS ÀS EQUIPES DE VÔLEI MIRIM E INFANTIL DA ESCOLA ESTADUAL MANOEL CORREIA.</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PARABÉNS</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/449/mocao_de_aplausos_no20-2025_maiza.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PARABÉNS.</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/457/mocao_de_aplausos_no21-2025_maiza.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/458/mocao_de_aplausos_no22-2025_maiza.docx</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/486/mocao_023-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parabeniza o Senhor Inácio de Araújo Dantas, pela passagem do seu natalício.</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/487/mocao_024-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parabeniza o Senhor Wesley Uriel, pelo seu ingresso no curso de soldado da PMPB.</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/488/mocao_025-2025.pdf</t>
+  </si>
+  <si>
+    <t>Prabeniza os Senhores Josué Josedec de Moura e Josedec Josué de Moura, em comemoração ao natalício.</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/489/mocao_026-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parabeniza os Conselheiros Tutelares do município, pelo dia Nacional do Conselheiro Tutelar.</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/490/mocao_027-2025.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar aos familiares do Senhor José de Anchieta Martins.</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/491/mocao_028-2025.pdf</t>
+  </si>
+  <si>
+    <t>Louva os Senhores Tenente Coronel Medeiros e Tenente Gomes, ao relevante serviço prestados durante as obras de recapeamentdo asfáltico.</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/492/mocao_029-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parabeniza a seleção de futsal Sub-19 do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1814,56 +1817,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_n_001-2025_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_no035-2025_ana_maiza.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no036-2025_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no030-2025.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_no045-2025.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no047-2025.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_051-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_053-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_054-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/480/indicacao_055-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_056-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_059-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/10/mocao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/40/mocao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/41/mocao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/42/mocao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/43/mocao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/61/mocao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/62/mocao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/435/mocao_de_pesar_no15-2025_maiza.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/447/mocao_de_parabens_no18-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/449/mocao_de_aplausos_no20-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/457/mocao_de_aplausos_no21-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/458/mocao_de_aplausos_no22-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/486/mocao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/487/mocao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/488/mocao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/489/mocao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/490/mocao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/491/mocao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/492/mocao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_decreto_legislativo_no006-2025.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_decreto_legislativo_no007-2025.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_decreto_legislativo_no008-2025.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_decreto_legislativo_no009-2025.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_decreto_legislativo_no010-2025_titulo_de_cidadao.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_decreto_legislativo_no011-2025_titulo_de_honra_ao_merito.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_decreto_legislativo_012-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_decreto_legislativo_014-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_decreto_lesgislativo_015-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_decreto_legislativo_016-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_decreto_legislativo_017-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/515/projeto_de_decreto_legislativo_018-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_decreto_legislativo_019-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_decreto_legislativo_020-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_decreto_legislativo_021-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_decreto_legislativo_022-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/520/projeto_de_decreto_legislativo_023-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/521/projeto_de_decreto_legislativo_024-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_decreto_legislativo_025-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_decreto_legislativo_026-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_decreto_legislativo_027-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_decreto_legislativo_028-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/526/projeto_de_decreto_legislativo_030-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/527/projeto_de_decreto_legislativo_31-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_de_decreto_legislativo_032-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_decreto_legislativo_035-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_decreto_legislativo_036-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_decreto_legislativo_037-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_decreto_legislativo_034-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_n_001-2025_de_17_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_n_002-2025_de_24_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/439/pl_no_005-2025_-_denomina_travessa_manoel_velho.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/440/pl_no_006-2025_-_edificio_manairama_hotel.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/430/projeto_legislativo_de_lei_no010-2025.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_legislativo_de_lei_no11-2025.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_012-2025_1_1.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/431/projeto_de_lei_no013-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_legislativo_de_lei_no15-2025.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_legislativo_de_lei_no16-2025.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_legislativo_de_lei_no018-2025.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_lei_21-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_resolucao_001-2025_de_07_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_no_026-2025_-.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_no_028-2025.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_no_036-2025.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/438/requerimento_no_040-2025.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_no_041-2025.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_no_042-2025.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_no_043-2025.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_044-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/494/requerimento_045-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/495/requerimento_046-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/496/requerimento_047-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/497/requerimento_048-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/498/requerimento_049-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/499/requerimento_050-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/500/requerimento_051-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_052-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_053-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/504/requerimento_055-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_056-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/506/requerimento_057-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/507/requerimento_058-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/508/requerimento_059-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_n_001-2025_de_17_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_n_002-2025_de_24_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/439/pl_no_005-2025_-_denomina_travessa_manoel_velho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/440/pl_no_006-2025_-_edificio_manairama_hotel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/430/projeto_legislativo_de_lei_no010-2025.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_legislativo_de_lei_no11-2025.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_012-2025_1_1.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/431/projeto_de_lei_no013-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_legislativo_de_lei_no15-2025.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_legislativo_de_lei_no16-2025.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_legislativo_de_lei_no018-2025.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_lei_21-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_no_026-2025_-.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_no_028-2025.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_no_036-2025.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/438/requerimento_no_040-2025.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_no_041-2025.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_no_042-2025.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_no_043-2025.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_044-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/494/requerimento_045-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/495/requerimento_046-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/496/requerimento_047-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/497/requerimento_048-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/498/requerimento_049-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/499/requerimento_050-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/500/requerimento_051-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_052-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_053-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/504/requerimento_055-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_056-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/506/requerimento_057-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/507/requerimento_058-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/508/requerimento_059-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_n_001-2025_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_no035-2025_ana_maiza.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_no036-2025_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no030-2025.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_no045-2025.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no047-2025.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_051-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_053-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_054-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/480/indicacao_055-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_056-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_059-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_resolucao_001-2025_de_07_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_decreto_legislativo_no006-2025.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_decreto_legislativo_no007-2025.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_decreto_legislativo_no008-2025.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_decreto_legislativo_no009-2025.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_decreto_legislativo_no010-2025_titulo_de_cidadao.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_decreto_legislativo_no011-2025_titulo_de_honra_ao_merito.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_decreto_legislativo_012-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_decreto_legislativo_014-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_decreto_lesgislativo_015-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_decreto_legislativo_016-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_decreto_legislativo_017-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/515/projeto_de_decreto_legislativo_018-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_decreto_legislativo_019-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_decreto_legislativo_020-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_decreto_legislativo_021-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_decreto_legislativo_022-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/520/projeto_de_decreto_legislativo_023-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/521/projeto_de_decreto_legislativo_024-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_decreto_legislativo_025-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_decreto_legislativo_026-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_decreto_legislativo_027-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_decreto_legislativo_028-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/526/projeto_de_decreto_legislativo_030-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/527/projeto_de_decreto_legislativo_31-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_de_decreto_legislativo_032-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_decreto_legislativo_035-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_decreto_legislativo_036-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_decreto_legislativo_037-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_decreto_legislativo_034-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/10/mocao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/40/mocao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/41/mocao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/42/mocao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/43/mocao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/61/mocao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/62/mocao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/435/mocao_de_pesar_no15-2025_maiza.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/447/mocao_de_parabens_no18-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/449/mocao_de_aplausos_no20-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/457/mocao_de_aplausos_no21-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/458/mocao_de_aplausos_no22-2025_maiza.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/486/mocao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/487/mocao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/488/mocao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/489/mocao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/490/mocao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/491/mocao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2025/492/mocao_029-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H150"/>
+  <dimension ref="A1:H151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="141.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1877,3876 +1880,3902 @@
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>50</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="H15" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="H16" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
         <v>71</v>
       </c>
-      <c r="B17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F17" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="H19" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="H20" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F22" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="H22" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F23" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F24" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F25" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F26" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F27" t="s">
-        <v>34</v>
+        <v>113</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F28" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>113</v>
+        <v>45</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F29" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="H29" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>117</v>
+        <v>50</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F30" t="s">
-        <v>68</v>
+        <v>106</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>30</v>
+        <v>124</v>
       </c>
       <c r="H30" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>120</v>
+        <v>55</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F31" t="s">
-        <v>68</v>
+        <v>113</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>30</v>
+        <v>127</v>
       </c>
       <c r="H31" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F32" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="H32" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F33" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="H33" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>131</v>
+        <v>64</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F34" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="H34" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E35" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F35" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H35" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F36" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H36" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F37" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="H37" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F38" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="H38" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F39" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="H39" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E40" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F40" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="H40" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E41" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F41" t="s">
-        <v>68</v>
+        <v>164</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="H41" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E42" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F42" t="s">
-        <v>58</v>
+        <v>169</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>30</v>
+        <v>170</v>
       </c>
       <c r="H42" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>172</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="D43" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E43" t="s">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="H43" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>175</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>93</v>
+      </c>
+      <c r="D44" t="s">
+        <v>71</v>
+      </c>
+      <c r="E44" t="s">
+        <v>72</v>
+      </c>
+      <c r="F44" t="s">
         <v>169</v>
       </c>
-      <c r="B44" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G44" s="1" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="H44" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="D45" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E45" t="s">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="H45" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="D46" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E46" t="s">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="H46" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>29</v>
+        <v>105</v>
       </c>
       <c r="D47" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E47" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="H47" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="D48" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E48" t="s">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="F48" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H48" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>42</v>
+        <v>112</v>
       </c>
       <c r="D49" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E49" t="s">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>191</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="H49" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>46</v>
+        <v>116</v>
       </c>
       <c r="D50" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E50" t="s">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
+        <v>113</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="H50" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="D51" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E51" t="s">
-        <v>166</v>
+        <v>72</v>
+      </c>
+      <c r="F51" t="s">
+        <v>56</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>30</v>
+        <v>198</v>
       </c>
       <c r="H51" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>123</v>
       </c>
       <c r="D52" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E52" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="H52" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>41</v>
+        <v>126</v>
       </c>
       <c r="D53" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E53" t="s">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="F53" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="H53" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>45</v>
+        <v>129</v>
       </c>
       <c r="D54" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E54" t="s">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="H54" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>49</v>
+        <v>132</v>
       </c>
       <c r="D55" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E55" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="H55" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>53</v>
+        <v>136</v>
       </c>
       <c r="D56" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E56" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="H56" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>57</v>
+        <v>139</v>
       </c>
       <c r="D57" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E57" t="s">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="F57" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="H57" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D58" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="E58" t="s">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="F58" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="H58" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>211</v>
+        <v>37</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D59" t="s">
-        <v>165</v>
+        <v>220</v>
       </c>
       <c r="E59" t="s">
-        <v>166</v>
+        <v>221</v>
       </c>
       <c r="F59" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="H59" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>214</v>
+        <v>41</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="D60" t="s">
-        <v>165</v>
+        <v>220</v>
       </c>
       <c r="E60" t="s">
-        <v>166</v>
+        <v>221</v>
       </c>
       <c r="F60" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="H60" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>217</v>
+        <v>117</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="D61" t="s">
-        <v>165</v>
+        <v>220</v>
       </c>
       <c r="E61" t="s">
-        <v>166</v>
+        <v>221</v>
       </c>
       <c r="F61" t="s">
-        <v>102</v>
+        <v>73</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="H61" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>45</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>84</v>
+      </c>
+      <c r="D62" t="s">
         <v>220</v>
       </c>
-      <c r="B62" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E62" t="s">
-        <v>166</v>
+        <v>221</v>
       </c>
       <c r="F62" t="s">
-        <v>102</v>
+        <v>73</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="H62" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>223</v>
+        <v>50</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="D63" t="s">
-        <v>165</v>
+        <v>220</v>
       </c>
       <c r="E63" t="s">
-        <v>166</v>
+        <v>221</v>
       </c>
       <c r="F63" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>224</v>
+        <v>57</v>
       </c>
       <c r="H63" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>226</v>
+        <v>55</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D64" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E64" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F64" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="H64" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>231</v>
+        <v>60</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>94</v>
       </c>
       <c r="D65" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E65" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F65" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H65" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="D66" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E66" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F66" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H66" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>237</v>
+        <v>133</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="D67" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E67" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F67" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>238</v>
       </c>
       <c r="H67" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>64</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>29</v>
+      </c>
+      <c r="D68" t="s">
+        <v>220</v>
+      </c>
+      <c r="E68" t="s">
+        <v>221</v>
+      </c>
+      <c r="F68" t="s">
+        <v>56</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="B68" t="s">
-[...14 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>69</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" t="s">
+        <v>220</v>
+      </c>
+      <c r="E69" t="s">
+        <v>221</v>
+      </c>
+      <c r="F69" t="s">
+        <v>56</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H69" t="s">
         <v>243</v>
-      </c>
-[...19 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="D70" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E70" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F70" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>247</v>
+        <v>57</v>
       </c>
       <c r="H70" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D71" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E71" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F71" t="s">
-        <v>34</v>
+        <v>102</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>30</v>
+        <v>247</v>
       </c>
       <c r="H71" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>249</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>117</v>
+      </c>
+      <c r="D72" t="s">
+        <v>220</v>
+      </c>
+      <c r="E72" t="s">
+        <v>221</v>
+      </c>
+      <c r="F72" t="s">
+        <v>102</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H72" t="s">
         <v>251</v>
-      </c>
-[...19 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>254</v>
+        <v>143</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="D73" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E73" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F73" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="H73" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="D74" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E74" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F74" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="H74" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>260</v>
+        <v>147</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="D75" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E75" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F75" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="H75" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="D76" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E76" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F76" t="s">
-        <v>58</v>
+        <v>113</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="H76" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>41</v>
+        <v>235</v>
       </c>
       <c r="D77" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E77" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F77" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="H77" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>269</v>
+        <v>151</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D78" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E78" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F78" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="H78" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="D79" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E79" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F79" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="H79" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>53</v>
+        <v>244</v>
       </c>
       <c r="D80" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E80" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F80" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="H80" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>57</v>
+        <v>246</v>
       </c>
       <c r="D81" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E81" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F81" t="s">
-        <v>58</v>
+        <v>102</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="H81" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>60</v>
+        <v>249</v>
       </c>
       <c r="D82" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E82" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F82" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="H82" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>64</v>
+        <v>143</v>
       </c>
       <c r="D83" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E83" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F83" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="H83" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>67</v>
+        <v>262</v>
       </c>
       <c r="D84" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E84" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F84" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="H84" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="D85" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E85" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="H85" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="D86" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E86" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F86" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="H86" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>79</v>
+        <v>105</v>
       </c>
       <c r="D87" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E87" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F87" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>297</v>
+        <v>57</v>
       </c>
       <c r="H87" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>83</v>
+        <v>109</v>
       </c>
       <c r="D88" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E88" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F88" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>300</v>
+        <v>57</v>
       </c>
       <c r="H88" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>303</v>
+        <v>112</v>
       </c>
       <c r="D89" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E89" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F89" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="H89" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>307</v>
+        <v>116</v>
       </c>
       <c r="D90" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E90" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F90" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="H90" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>311</v>
+        <v>120</v>
       </c>
       <c r="D91" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E91" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F91" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="H91" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>315</v>
+        <v>123</v>
       </c>
       <c r="D92" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E92" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F92" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="H92" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>319</v>
+        <v>126</v>
       </c>
       <c r="D93" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E93" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F93" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="H93" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>54</v>
+        <v>310</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>129</v>
       </c>
       <c r="D94" t="s">
-        <v>322</v>
+        <v>220</v>
       </c>
       <c r="E94" t="s">
-        <v>323</v>
+        <v>221</v>
+      </c>
+      <c r="F94" t="s">
+        <v>30</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="H94" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>159</v>
+        <v>313</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="D95" t="s">
-        <v>322</v>
+        <v>220</v>
       </c>
       <c r="E95" t="s">
-        <v>323</v>
+        <v>221</v>
+      </c>
+      <c r="F95" t="s">
+        <v>46</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="H95" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="D96" t="s">
-        <v>322</v>
+        <v>220</v>
       </c>
       <c r="E96" t="s">
-        <v>323</v>
+        <v>221</v>
       </c>
       <c r="F96" t="s">
-        <v>329</v>
+        <v>46</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>330</v>
+        <v>317</v>
       </c>
       <c r="H96" t="s">
-        <v>331</v>
+        <v>318</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>332</v>
+        <v>319</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>33</v>
+        <v>139</v>
       </c>
       <c r="D97" t="s">
-        <v>322</v>
+        <v>220</v>
       </c>
       <c r="E97" t="s">
-        <v>323</v>
+        <v>221</v>
       </c>
       <c r="F97" t="s">
-        <v>329</v>
+        <v>30</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>333</v>
+        <v>320</v>
       </c>
       <c r="H97" t="s">
-        <v>334</v>
+        <v>321</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>335</v>
+        <v>322</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D98" t="s">
-        <v>322</v>
+        <v>220</v>
       </c>
       <c r="E98" t="s">
+        <v>221</v>
+      </c>
+      <c r="F98" t="s">
+        <v>30</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="F98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H98" t="s">
-        <v>337</v>
+        <v>324</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>338</v>
+        <v>325</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>54</v>
+        <v>326</v>
       </c>
       <c r="D99" t="s">
-        <v>322</v>
+        <v>220</v>
       </c>
       <c r="E99" t="s">
-        <v>323</v>
+        <v>221</v>
       </c>
       <c r="F99" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>339</v>
+        <v>57</v>
       </c>
       <c r="H99" t="s">
-        <v>340</v>
+        <v>327</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D100" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="E100" t="s">
-        <v>323</v>
+        <v>329</v>
+      </c>
+      <c r="F100" t="s">
+        <v>102</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
       <c r="H100" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D101" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
       <c r="E101" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="F101" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="H101" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>24</v>
+        <v>94</v>
       </c>
       <c r="D102" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
       <c r="E102" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="F102" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="H102" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="D103" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
       <c r="E103" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="F103" t="s">
-        <v>76</v>
+        <v>113</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="H103" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>32</v>
+        <v>101</v>
       </c>
       <c r="D104" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
       <c r="E104" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="F104" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>30</v>
+        <v>344</v>
       </c>
       <c r="H104" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D105" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
       <c r="E105" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="F105" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="H105" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="D106" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
       <c r="E106" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="F106" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="H106" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>163</v>
+        <v>352</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D107" t="s">
-        <v>361</v>
+        <v>333</v>
       </c>
       <c r="E107" t="s">
-        <v>362</v>
+        <v>334</v>
       </c>
       <c r="F107" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="H107" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>303</v>
+        <v>355</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D108" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E108" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F108" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>367</v>
+        <v>57</v>
       </c>
       <c r="H108" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>17</v>
+        <v>117</v>
       </c>
       <c r="D109" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E109" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F109" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
       <c r="H109" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>311</v>
+        <v>360</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="D110" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E110" t="s">
-        <v>366</v>
+        <v>334</v>
+      </c>
+      <c r="F110" t="s">
+        <v>30</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="H110" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>315</v>
+        <v>363</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D111" t="s">
+        <v>333</v>
+      </c>
+      <c r="E111" t="s">
+        <v>334</v>
+      </c>
+      <c r="F111" t="s">
+        <v>46</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H111" t="s">
         <v>365</v>
-      </c>
-[...7 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>319</v>
+        <v>366</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D112" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E112" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F112" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
       <c r="H112" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="D113" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E113" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F113" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="H113" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>109</v>
+        <v>372</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>235</v>
       </c>
       <c r="D114" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E114" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F114" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>30</v>
+        <v>373</v>
       </c>
       <c r="H114" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>42</v>
+        <v>133</v>
       </c>
       <c r="D115" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E115" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F115" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="H115" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>113</v>
+        <v>378</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="D116" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E116" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F116" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="H116" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>117</v>
+        <v>381</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="D117" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E117" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F117" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="H117" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>120</v>
+        <v>384</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>8</v>
+        <v>244</v>
       </c>
       <c r="D118" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E118" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F118" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="H118" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>123</v>
+        <v>387</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>16</v>
+        <v>246</v>
       </c>
       <c r="D119" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E119" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F119" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="H119" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>127</v>
+        <v>390</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>20</v>
+        <v>249</v>
       </c>
       <c r="D120" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E120" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F120" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="G120" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H120" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>131</v>
+        <v>393</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
       <c r="D121" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E121" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F121" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>394</v>
       </c>
       <c r="H121" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>135</v>
+        <v>396</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>28</v>
+        <v>254</v>
       </c>
       <c r="D122" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E122" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F122" t="s">
-        <v>102</v>
+        <v>73</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="H122" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>139</v>
+        <v>399</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="D123" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E123" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F123" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="H123" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>143</v>
+        <v>402</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>259</v>
       </c>
       <c r="D124" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E124" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F124" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="H124" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>147</v>
+        <v>405</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>45</v>
+        <v>262</v>
       </c>
       <c r="D125" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E125" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F125" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="H125" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>151</v>
+        <v>408</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="D126" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E126" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F126" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="H126" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>155</v>
+        <v>411</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="D127" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E127" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F127" t="s">
-        <v>76</v>
+        <v>106</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="H127" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="D128" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E128" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F128" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="H128" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D129" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E129" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F129" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="H129" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D130" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E130" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="F130" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="H130" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>417</v>
+        <v>29</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>169</v>
+        <v>10</v>
       </c>
       <c r="D131" t="s">
-        <v>365</v>
+        <v>423</v>
       </c>
       <c r="E131" t="s">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="F131" t="s">
-        <v>102</v>
+        <v>73</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="H131" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>420</v>
+        <v>155</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>172</v>
+        <v>16</v>
       </c>
       <c r="D132" t="s">
-        <v>365</v>
+        <v>423</v>
       </c>
       <c r="E132" t="s">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="F132" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="H132" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>159</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>80</v>
+      </c>
+      <c r="D133" t="s">
         <v>423</v>
       </c>
-      <c r="B133" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E133" t="s">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="F133" t="s">
-        <v>424</v>
+        <v>73</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="H133" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>427</v>
+        <v>163</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>178</v>
+        <v>84</v>
       </c>
       <c r="D134" t="s">
-        <v>365</v>
+        <v>423</v>
       </c>
       <c r="E134" t="s">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="F134" t="s">
-        <v>428</v>
+        <v>73</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="H134" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>431</v>
+        <v>168</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>377</v>
+        <v>20</v>
       </c>
       <c r="D135" t="s">
-        <v>365</v>
+        <v>423</v>
       </c>
       <c r="E135" t="s">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="F135" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="H135" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="D136" t="s">
-        <v>365</v>
+        <v>423</v>
       </c>
       <c r="E136" t="s">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="F136" t="s">
-        <v>428</v>
+        <v>46</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H136" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>381</v>
+        <v>97</v>
       </c>
       <c r="D137" t="s">
-        <v>365</v>
+        <v>423</v>
       </c>
       <c r="E137" t="s">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="F137" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="H137" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="D138" t="s">
-        <v>365</v>
+        <v>423</v>
       </c>
       <c r="E138" t="s">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="F138" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="H138" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="D139" t="s">
-        <v>365</v>
+        <v>423</v>
       </c>
       <c r="E139" t="s">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>444</v>
+        <v>57</v>
       </c>
       <c r="H139" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>446</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="D140" t="s">
-        <v>365</v>
+        <v>423</v>
       </c>
       <c r="E140" t="s">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="F140" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>447</v>
       </c>
       <c r="H140" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>449</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>123</v>
+        <v>235</v>
       </c>
       <c r="D141" t="s">
-        <v>365</v>
+        <v>423</v>
       </c>
       <c r="E141" t="s">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="F141" t="s">
+        <v>46</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H141" t="s">
         <v>450</v>
-      </c>
-[...4 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>451</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>133</v>
+      </c>
+      <c r="D142" t="s">
+        <v>423</v>
+      </c>
+      <c r="E142" t="s">
+        <v>424</v>
+      </c>
+      <c r="F142" t="s">
+        <v>73</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H142" t="s">
         <v>453</v>
-      </c>
-[...19 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>454</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>64</v>
+      </c>
+      <c r="D143" t="s">
+        <v>423</v>
+      </c>
+      <c r="E143" t="s">
+        <v>424</v>
+      </c>
+      <c r="F143" t="s">
+        <v>46</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H143" t="s">
         <v>456</v>
-      </c>
-[...19 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="D144" t="s">
-        <v>365</v>
+        <v>423</v>
       </c>
       <c r="E144" t="s">
-        <v>366</v>
+        <v>424</v>
+      </c>
+      <c r="F144" t="s">
+        <v>46</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="H144" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>139</v>
+        <v>244</v>
       </c>
       <c r="D145" t="s">
-        <v>365</v>
+        <v>423</v>
       </c>
       <c r="E145" t="s">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="F145" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>30</v>
+        <v>460</v>
       </c>
       <c r="H145" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>462</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>246</v>
+      </c>
+      <c r="D146" t="s">
+        <v>423</v>
+      </c>
+      <c r="E146" t="s">
+        <v>424</v>
+      </c>
+      <c r="F146" t="s">
+        <v>113</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H146" t="s">
         <v>464</v>
-      </c>
-[...19 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>465</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>249</v>
+      </c>
+      <c r="D147" t="s">
+        <v>423</v>
+      </c>
+      <c r="E147" t="s">
+        <v>424</v>
+      </c>
+      <c r="F147" t="s">
+        <v>46</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H147" t="s">
         <v>467</v>
-      </c>
-[...16 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>468</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>143</v>
+      </c>
+      <c r="D148" t="s">
+        <v>423</v>
+      </c>
+      <c r="E148" t="s">
+        <v>424</v>
+      </c>
+      <c r="F148" t="s">
+        <v>46</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H148" t="s">
         <v>470</v>
-      </c>
-[...16 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>471</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>254</v>
+      </c>
+      <c r="D149" t="s">
+        <v>423</v>
+      </c>
+      <c r="E149" t="s">
+        <v>424</v>
+      </c>
+      <c r="F149" t="s">
+        <v>106</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H149" t="s">
         <v>473</v>
-      </c>
-[...19 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>474</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>147</v>
+      </c>
+      <c r="D150" t="s">
+        <v>423</v>
+      </c>
+      <c r="E150" t="s">
+        <v>424</v>
+      </c>
+      <c r="F150" t="s">
+        <v>106</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H150" t="s">
         <v>476</v>
       </c>
-      <c r="B150" t="s">
-[...14 lines deleted...]
-      <c r="G150" s="1" t="s">
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
         <v>477</v>
       </c>
-      <c r="H150" t="s">
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>259</v>
+      </c>
+      <c r="D151" t="s">
+        <v>423</v>
+      </c>
+      <c r="E151" t="s">
+        <v>424</v>
+      </c>
+      <c r="F151" t="s">
+        <v>113</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>478</v>
+      </c>
+      <c r="H151" t="s">
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5856,50 +5885,51 @@
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>