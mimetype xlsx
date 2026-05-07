--- v0 (2025-10-13)
+++ v1 (2026-05-07)
@@ -54,1197 +54,1197 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcos Costa</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/64/indicacao_no_001-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/64/indicacao_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Curso de Eletricista de Redes de Distribuição de Energia Elétrica.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/65/indicacao_no_002-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/65/indicacao_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Campanha Municipal de Combate a Dengue.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/66/indicacao_no_003-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/66/indicacao_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Reforma da Quadra de Esportes Michael Jackson.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Rogério</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_no_004-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_no_004-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve nos termos regimentais solicita que após a indicação ser apresentada no plenário desta casa legislativa, seja enviado este oficio ao Senador Rogério Marinho, para que o mesmo destine para nosso município vários exemplares_x000D_
 n (entre 15 a 20 unidades) da Constituição Federal - atualizada para o presente ano de 2024, com o objetivo de distribuir gratuitamente para a demanda de estudantes de direito da nossa cidade.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Lucas Batista</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/68/indicacao_no_005-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/68/indicacao_no_005-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve nos termos regimentais solicita que após a indicação ser apresentada no plenário desta casa legislativa, seja enviado este oficio ao chefe do poder executivo e a secretaria competente, para que veja a possibilidade de instalar um corrimão na parte alta da praça Arlinda Medeiros.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_no_006-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_no_006-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve nos termos regimentais solicita que após a indicação ser apresentada no plenário desta casa legislativa, seja enviado este oficio ao chefe do poder executivo e a secretaria competente, para que façam um estudo para ver a possibilidade implantação de rampas de acesso aos cadeirantes nas calçadas e canteiros do nosso município</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_no_007-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_no_007-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem, nos termos do art. 109 do Regimento Interno, apresentar a Indicação, a ser encaminhada ao chefe do poder executivo e secretário de infraestrutura, pedindo manutenção na iluminação pública na zona rural.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_no_008-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_no_008-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de envio de Projeto de Lei para regularização da Guarda Municipal.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/72/indicacao_no_009-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/72/indicacao_no_009-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem, nos termos do art. 109 do Regimento Interno, apresentar a seguinte Indicação, a ser encaminhada ao Senhor Prefeito, Samuel Oliveira de Souto, para que junto à Secretaria competente, vejam a possibilidade de consertar o aparelho de raio-x odontológico.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/73/indicacao_no_010-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/73/indicacao_no_010-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem, nos termos do art. 109 do Regimento  Interno apresentar Indicação, a ser encaminhada ao chefe do Poder Executivo, junto a  secretaria de infraestrutura e obras de nosso município para que ambos vejam a possibilidade de realizar, construir com recursos próprios obras mata burros fechados.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>BLOCO</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/74/indicacao_no_011-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/74/indicacao_no_011-2024.pdf</t>
   </si>
   <si>
     <t>Disponibilize abertura do cemitério público de Ouro Branco também nos finais de semana.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/75/indicacao_no_012-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/75/indicacao_no_012-2024.pdf</t>
   </si>
   <si>
     <t>Emenda para asfaltamento do Anel Viário de Ouro Branco</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto para pavimentação asfáltica do anel viário de Ouro Branco.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/77/indicacao_no_014-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/77/indicacao_no_014-2024.pdf</t>
   </si>
   <si>
     <t>Indica realização de limpeza das estradas rurais.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/78/indicacao_no_015-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/78/indicacao_no_015-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem, nos termos do art. 109 do Regimento Interno, apresentar a Indicação, a ser encaminhada ao chefe do poder executivo e secretário de agricultura junto ao Técnico da Emater competente para que ambos vejam a possibilidade de trazer máquinas tipo ensiladeira móvel e a forrageira fixa.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/79/indicacao_no_016-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/79/indicacao_no_016-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de empenho por parte do setor de transporte do DER/RN.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/80/indicacao_no_017-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/80/indicacao_no_017-2024.pdf</t>
   </si>
   <si>
     <t>indica realização de coleta de lixo na zona rural</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Celso Garofa</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/81/indicacao_no_018-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/81/indicacao_no_018-2024.pdf</t>
   </si>
   <si>
     <t>INDICA na forma regimental ao Prefeito Constitucional, para que faça uma solicitação ao senador Styvenson Valetim, que consiga convênio para multirão de cirurgias de catarata para suprir a demanda do município de Ouro Branco.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/82/indicacao_no_019-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/82/indicacao_no_019-2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve, indicando para o bem da nossa população, solicitam da mesa diretora desta casa que seja resolvido o problema do sistema de som e transmissão de imagens das sessões parlamentares da Câmara de Vereadores de Ouro Branco.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/83/indicacao_no_020-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/83/indicacao_no_020-2024.pdf</t>
   </si>
   <si>
     <t>O vereador signatário, no uso das atribuições que lhe são conferi s pelo artigo 1 Regimento Interno, INDICA na forma regimental ao Ministério Público, Que seja encaminhado o REQUERIMENTO N0021-2024 que segue em ane o, para apreciação deste ministério público._x000D_
 Agradecemos antecipadamente pela atenção dispensada a esta solicitação e colocamo-nos à disposição para quaisquer esclarecimentos adicionais que se façam necessários.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/84/indicacao_no_021-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/84/indicacao_no_021-2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, em conjunto com o Secretário Municipal de Obras e Infraestrutura, ouvido o Plenário, viabilize a visita domiciliar semanal do veterinário aos agricultores rurais de Ouro Branco.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/85/indicacao_no_022-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/85/indicacao_no_022-2024.pdf</t>
   </si>
   <si>
     <t>INDICA na fonna regimental ao Prefeito Constitucional,_x000D_
 Que,_x000D_
 Seja solicitado ao Executivo Municipal a elaboração de um Projeto de Engenharia para o término do calçamento da rua Higino Genuíno, Castelo dos Montes, Ouro Branco-RN.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/86/indicacao_no_023-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/86/indicacao_no_023-2024.pdf</t>
   </si>
   <si>
     <t>O vereador signatário, no uso das atribuições que lhe são conferidas peloaftigo 1090 do Regimento_x000D_
 Interno, INDICA na fonna regimental ao Prefeito Constitucional,_x000D_
 Que,_x000D_
 Seja solicitado ao Executivo Municipal a contratação imediata, em regime de urgência, um profissional de fonoaudiologia para atendimento neste município.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/87/indicacao_no_024-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/87/indicacao_no_024-2024.pdf</t>
   </si>
   <si>
     <t>O vereador signatário, no uso das atribuições que lhe são conferidas peloartigo 1090 do Regimento_x000D_
 Intemo, INDICA na fonna regimental ao Prefeito Constitucional,_x000D_
 Que,_x000D_
 Seja solicitado ao Executivo Municipal, na forma da lei, o pagamento dobrado dos funcionários municipais que não trabalham em regime de plantão e que se submetem a este trabalho em dia diverso da sua escala mensal.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/88/indicacao_no_025-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/88/indicacao_no_025-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem, nos termos do art. 109 do Regimento Interno, apresentar a seguinte Indicação, a ser encaminhada ao Senhor Prefeito, Samuel Oliveira de Souto, para que seja enviado, para esta casa legislativa, em regime de urgência, projeto de lei que cria a alíquota suplementar e amortização do instituto de previdência do município de Ouro Branco-OUROBRANCOPREV.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/89/indicacao_no_026-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/89/indicacao_no_026-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem, nos termos do art. 109 do Regimento Interno apresentar Indicação, a ser encaminhada ao chefe do Poder Executivo, junto a secretaria de infraestrutura e obras de nosso município para que ambos vejam a possibilidade de reduzir a draga do município, de 200 mm para 100 mm.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/90/indicacao_no_027-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/90/indicacao_no_027-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem, nos termos do art. 109 do Regimento Interno apresentar Indicação, a ser encaminhada ao chefe do Poder Executivo, junto a secretaria de infraestrutura e obras de nosso município para que ambos comuniquem sobre o andamento do processo da obra da passagem molhada da comunidade Timbaúba.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/91/indicacao_no_028-2024_2.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/91/indicacao_no_028-2024_2.pdf</t>
   </si>
   <si>
     <t>Os vereadores signatários, no uso das atribuições que lhe são conferidas pelo artigo 1092 do Regimento Interno, INDICAM na forma regimental ao Prefeito Constitucional, Que, instale chafarizes nos conjuntos habitacionais José Pereira e Severino Lino da Silva.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/92/indicacao_no_029-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/92/indicacao_no_029-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhada uma carta oficial e timbrada da Prefeitura Municipal a todos os domicílios do perímetro urbano de Ouro Branco/RN, detalhando o novo endereço de cada região, conforme estabelecido pela Lei no 1053, de 27 de novembro de 2024, que cria e delimita os bairros no perímetro urbano do município.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/93/indicacao_no_030-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/93/indicacao_no_030-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação da rua Josué Basílio de Araújo.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Dedé</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/94/indicacao_no_031-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/94/indicacao_no_031-2024.pdf</t>
   </si>
   <si>
     <t>O vereador signatário, no uso das atribuições que lhe são conferidas pelo artigo 1092 do Regimento Interno, INDICA, na forma regimental ao Prefeito Constitucional e à mesa diretora que, destine a sobra de recursos, do legislativo municipal a contratação de carros pipas para suprir as demandas de água do nosso município.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/63/requerimento_no_001-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/63/requerimento_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Moção de parabéns.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento_no_002-2024_1.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento_no_002-2024_1.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso de suas atribuições legais e na forma regimental, depois de submetida à proposição ao Plenário, requer que seja enviado ofício a este órgão, solicitando os serviços de:_x000D_
 1- Emissão de títulos eleitorais; 2- Transferências de títulos; 3- Regulamentações._x000D_
 em nossa cidade, onde dispomos de ambiente para tal serviço na Câmara Municipal de Ouro Branco-RN._x000D_
 Sendo o que cumpre discorrer no momento, reiteramos os votos de estima, consideração e respeito</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Paulo Dantas</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento_no_003-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento_no_003-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e na forma regimental, depois de submetida à proposição ao Plenário, requer que seja enviado ofício a este senador, solicitando uma emenda parlamentar à vossa senhoria, para que no âmbito de sua possibilidade adquira um recurso para aquisição de uma casa de apoio na cidade de Natal-RN para abrigar pacientes e motoristas que se deslocam à capital para tratamentos de saúde.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento_no_004-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que seja consignada "Moção de Parabéns" direcionada a Luciana Azevedo pela passagem de seu natalício.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento_no_005-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que submeta o Projeto Executivo de Lei N0001-2024 a votação em regime de urgência, em única discussão e votação.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_no_006-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_no_006-2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, assegurado no artigo 110 do Regimento Interno deste Parlamento, requer depois de ouvido o egrégio Plenário, que seja enviado ofício solicitando informações referentes a arrecadação total da contribuição para custeio no serviço de iluminação pública (COSIP) durante o ano de 2023.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_no_007-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_no_007-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, onde requer a fixação da placa de identificação da sala de raio X localizada na policlínica Mãe Paula, aprovada por lei e sancionada, que denomina de sala de raio X Francisca  Das Dores do Nascimento, (xixica Das dores).</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_no_008-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_no_008-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indicando para o bem da nossa população, solicita da mesa diretora desta casa que seja enviado este ofício ao DER (Departamento de Estradas e Rodagens) a diretora Natécia Nunes e ao Governo do estado, com o  objetivo de que o órgão veja a possibilidade de incluir no plano de recapeamento rodoviário e de ser feita o da RN-089, via que liga Jardim do Seridó até a divisa com Várzea na Paraíba.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Junior Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_no_009-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_no_009-2024.pdf</t>
   </si>
   <si>
     <t>O vereador signatário, no uso da atribuição que lhe é conferida pelo artigo 1100 do_x000D_
 Regimento Interno, REQUER na forma regimental ao Excelentíssimo Senhor Prefeito Municipal SAMUEL_x000D_
 OLIVEIRA DE SOUTO,_x000D_
 Solicito do Poder Executivo, em nome do gestor acima citado a pavimentação das ruas:_x000D_
 1-João Dias;_x000D_
 2-Regina Costa de Oliveira e_x000D_
 3- Manoel Azevedo da Costa.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_no_010-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_no_010-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, depois de ouvido o Plenário,_x000D_
 que seja enviado oficio ao chefe do poder executivo municipal e a secretária de assistência social, solicitando um ônibus para deslocamento de jovens para retirada de títulos eleitorais, tendo em vista que o TRE não disponibilizará Servidores do quadro para realização de emissão do 1 0 Título eleitoral conforme resposta enviada pelo órgão competente quando esta câmara solicitou a presença dos mesmos.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_no_011-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_no_011-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, seja oficiado o senhor Chefe do Poder Executivo e secretaria competente, onde requer que seja feito a reforma do Grupo Escolar Professor José Libânio na comunidade Timbaúba.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_no_012-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_no_012-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que submeta o Projeto de Lei Complementar N0001-2024 a dispensa do parecer da comissão de Legislação, Justiça e Redação Final e votação em regime de urgência, em única discussão e votação.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_no_013-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_no_013-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, assegurado no artigo 110 do Regimento Interno deste Parlamento, requer depois de ouvido o egrégio Plenário, que seja enviado ofício ao deputado federal Benes Leocádio que adquira emendas para a construção de uma ACADEMIA POPULAR do município de Ouro Branco/RN.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_no_014-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_no_014-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SANÇÃO DE PROJETO DE LEI N0143-2023.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_no_015-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_no_015-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, assegurado no artigo 110 do Regimento Interno deste Parlamento, requer depois de ouvido o egrégio Plenário, que seja enviado ofício a NEOENERGIA-COSERN, solicitando a instalação de rede elétrica nas pocilgas situadas na saída para os Sítios Poção, Lages etc... próximo ao açude de emergência.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_no_016-2024_2.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_no_016-2024_2.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, assegurado no artigo 110 do Regimento interno deste Parlamento, Requer nos termos regimentais o envio de ofício à Cosern, solicitando o conserto de um poste que a tempos está danificado, arriscando acidentes, já que no local passam animais. O poste está localizado na fazenda fechado do proprietário neto do fechado.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_no_017-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_no_017-2024.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste requerimento solicitar providências urgentes em relação às oscilações frequentes de energia na rede elétrica de Ouro Branco que tem ocorrido no município de Ouro Branco. No último sábado (30), observamos uma recorrência preocupante de oscilações na rede de energia no município de Ouro Branco. As oscilações têm causado danos a equipamentos eletrônicos e desconforto aos n moradores. Além disso, as interrupções têm impacto direto em estabelecimentos comerciais e em serviços essenciais, afetando negativamente a rotina e a economia local._x000D_
 Diante do exposto, solicito à COSERN que investigue as causas dessas oscilações e adote medidas corretivas para garantir um fornecimento de energia elétrica estável e confiável em nossa comunidade.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_no_018-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_no_018-2024.pdf</t>
   </si>
   <si>
     <t>Os vereadores signatários, no uso das atribuições que lhe são conferidas pelo artigo 1102 do Regimento Interno, REQUER na forma regimental ao presidente desta casa legislativa, Requeremos por meio desta expressar nossos mais sinceros aplausos e reconhecimento à Associação Incantus do Ouro pela extraordinária realização da encenação da Paixão de Cristo, ocorrida recentemente na cidade de Ouro Branco - RN.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_no_019-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_no_019-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa Diretora, tome providências sobre a veiculação de vídeo que circula nas redes sociais, onde dois cidadãos relatam informações inverídicas (Fake News), caluniosas e difamatórias, onde acusam prefeito e vereadores de terem recebido verbas do governo do estado para recuperação da rodovia RN-089, os mesmos ainda afirmam que o valor recebido deveria ser gasto em campanha eleitoral.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_no_020-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_no_020-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa Diretora, Que a Prefeitura encaminhe para a Câmara Municipal informações  destelhadas sobre o aumento de salário dos servidores públicos do Município do Período de 2013 até o último aumento concedido._x000D_
 A finalidade de analisar se a política salarial desenvolvida pelo Município tem sido capaz de assegurar o poder de compra do salário dos servidores</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_no_021-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_no_021-2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem, usando das prerrogativas regimentais, vem, respeitosamente, a presença de Vossa Excelência, requerer por meio deste documento solicitação de informações atualizadas sobre os pagamentos relacionados aos gastos com combustíveis realizados pela Prefeitura Municipal nos três primeiros meses de 2023 e 2024.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_no_022-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_no_022-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Executivo Municipal, para que no prazo regimental informe a esta casa legislativa a razão do fechamento do cemitério público municipal.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_no_023-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_no_023-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que seja consignada "Moção de Pesar" pelo falecimento do senhor, Abel Januário da Costa. Desta forma o supracitado cidadão merece a justa homenagem desta casa legislativa.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_no_024-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_no_024-2024.pdf</t>
   </si>
   <si>
     <t>O vereador e presidente da comissão de finanças e orçamento tendo em vista o prazo regimental para exarar parecer acerca do projeto de lei 001/2024, Requer na forma regimental prazo adicional de 10 dias para formalizar parecer acerca do projeto supra mencionado.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_no_025-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_no_025-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que seja consignada "Moção de Pesar" pelo falecimento da senhora Adalgisa da Silva Araujo. Desta forma a supracitada cidadã merece a justa homenagem desta casa legislativa.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_no_026-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_no_026-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que seja consignada "Moção de Parabéns" pela passagem Natalícia de José Dias da Costa (Zeca Olegário), 92 anos de idade. Desta forma a supracitada cidadã merece a justa homenagem desta casa legislativa.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_no_027-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_no_027-2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem, usando das prelTogativas regimentais, vem, respeitosamente, a presença de Vossa Excelência, requerer por meio deste documento solicitação de informações atualizadas sobre os pagamentos relacionados aos gastos com serviços de mecânica e peças para o maquinário da frota da secretaria de transporte deste município. Além das informações anteriormente solicitadas, solicitamos as notas fiscais dos serviços realizados e das peças adquiridas para tais maquinários.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_no_028-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_no_028-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que seja consignada "Moção de Parabéns" pela passagem Natalícia de Josué Pedro de Moura pelos seus 90 anos. Desta forma o supracitado cidadão merece a justa homenagem desta casa legislativa.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_no_029-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_no_029-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que seja consignada "Moção de Pesar" direcionada a José Carlos e a Fátima Gabriela em razão do óbito de seu tão sonhado e esperado filho.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_no_031-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_no_031-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, assegurado no artigo 110 do Regimento Interno deste Parlamento, requer depois de ouvido o egrégio Plenário, que seja enviado ofício ao deputado federal Benes Leocádio que adquira emendas de R$150.000,00_x000D_
 (CENTO E CINQUENTA MIL REAIS) para a construção de uma passagem Molhada no Sítio n Urubu no Riacho do poção, zona rural do município de Ouro Branco/RN.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_no_032-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_no_032-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, assegurado no artigo 110 do Regimento Interno deste Parlamento, requer depois de ouvido o egrégio Plenário, Solicito da sec. de Assistência social que faça uma visita a casa de Maria Rejane ( Fofinha) que era para ser entregue com toda adaptada para deficiente e não foi cumprido nada.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_no_033-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_no_033-2024.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ouro Branco, RN, por meio deste requerimento, expressa seus mais sinceros votos de felicidade e congratulações a Maria de Fátima Araújo da Silva e Maria da Salete Araújo da Silva pela passagem natalícia.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_no_034-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_no_034-2024.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ouro Branco, RN, por meio deste documento, deseja expressar os mais sinceros votos de felicidade e congratulações a Lucas Batista Fonseca de Lucena e Ezequiel José Ferreira de Souza pela passagem natalícia.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_no_035-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_no_035-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Vistoria em local próximo ao Açude da Emergência</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_no_036-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_no_036-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que ao presente subscreve, usando das prerrogativas regimentais, vem, respeitosamente, a presença de Vossa Excelência, requerer por meio deste documento o envio de oficio a presidente do instituto de previdência do município, para que a mesma informe a fonte de recursos. que será concedido a título de jetons- gratificação de 2,5% da remuneração especificada em lei para o cargo de presidente da Ourobrancoprev, por reunião da qual pafticiparam. Sendo que na própria lei não especifica, tão pouco trás o impacto orçamentário.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_no_037-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_no_037-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que ao presente subscreve, usando das prerrogativas regimentais, vem, respeitosamente, a presença de Vossa Excelência requerer com urgência por meio deste documento o envio de oficio ao diretor da CAERN, para solicitar a execução do projeto de extensão de rede das chácaras localizadas na fazenda Santa Isabel (perímetro urbano).</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_no_038-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_no_038-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que seja consignada "Moção de Parabéns" Pela passagem do natalício de Geina paula.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_no_039-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_no_039-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que seja consignada "Moção de Pesar" de autoria do edil Josué Josedec, direcionada família do sr. Manoel Domiciano de Araújo filho em solidariedade com a família pelo falecimento do mesmo.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_no_040-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_no_040-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações sobre Serviço de Silagem disponibilizado pela Prefeitura e EMATER</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_no_041-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_no_041-2024.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste requerimento solicitar informações ao setor competente sobre os gastos relacionados ao serviço de corte de terra, bem como a lista do cronograma do referido serviço, incluindo as assinaturas dos beneficiados.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_no_042-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_no_042-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que seja consignada "Moção de Pesar" de autoria do edil Marcos Antonio e Josué Josedec e Lucas Batista de Lucena, direcionada a família do sr. Joõê Firmino de Lucena em solidariedade com a família pelo falecimento do mesmo.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_no_044-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_no_044-2024.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem, vem de acordo com o art. 110 do regimento interno, solicitar que após ouvido o plenário, seja acrescido na resolução  n 002-2014 de 14 de fevereiro de 2014, a homenagem a ourobranquenses que prestaram relevantes serviços à comunidade nos últimos 3 anos na área cultural, política, economica, social e religiosa com a medalha de honra ao mérito manairama</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_no_045-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_no_045-2024.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação do prédio do destacamento da Polícia Militar do Rio Grande do Norte na cidade de Ouro Branco.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_no_046-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_no_046-2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso de suas atribuições legais e na forma regimental, depois de submetida à proposição ao Plenário, requer que seja enviado ofício de Moção de Parabéns para Comissão organizadora da 9a COPA OURO BRANCO DE VÓLEl-COBV/2024.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_no_047-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_no_047-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que seja enviado ofício a esta secretaria para saber informações sobre a paralisação da reforma da cooperativa dos minerados de Ouro Branco, realizada pelo Governo do Estado do Rio Grande do Norte, na qual deveria ter sido concluída em abril de 2023. Com isso, fica a questão: se não está concluída, pra onde foi o dinheiro dessa reforma, que seria quase meio milhão?</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/139/requerimento_no_048-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/139/requerimento_no_048-2024.pdf</t>
   </si>
   <si>
     <t>Vimos por meio deste comunicar que foi aprovado em Sessão Plenária da Câmara_x000D_
 Municipal desta cidade, Moção de Parabéns, de autoria do vereador Francisco Celso da Silva Neto, direcionada a Prefeitura Municipal na gestão de SAMUEL OLIVEIRA DE SOUTO, parabenizando pelo apoio e organização da 9a Copa OB de Vôlei realizado na nossa cidade, devendo tal moção ser direcionada a Vossa Senhoria.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/140/requerimento_no_049-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/140/requerimento_no_049-2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso de suas atribuições legais e na forma regimental, depois de submetida à proposição ao Plenário, requer que seja enviado ofício de Moção de Parabéns para Equipe de Vôlei Feminino de Ouro Branco, campeã da 9a COPA OURO BRANCO DE VÔLEl-COBV/2024.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/141/requerimento_no_050-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/141/requerimento_no_050-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, que a mesa diretora, após aprovação do plenário, enviei ofício ao senhor prefeito municipal para que o mesmo veja a possibilidade com a máxima urgência a contratação de mão de obra especializada para serviços elétricos, especificamente para ampliação e manutenção da iluminação pública rural e urbana.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_no_051-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_no_051-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que submeta o ATO DE MESA DIRETORA N 0003-2024 a dispensa do parecer da comissão de Legislação, Justiça e Redação Final e Finanças e Orçamentos e votação em regime de urgência, em única discussão e votação.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_no_052-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_no_052-2024.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, requerem na forma da lei informações sobre o valor exato do empréstimo consignado da prefeitura Municipal junto ao Banco do Brasil.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_no_053-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_no_053-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que seja consignada "Moção de Pesar" de autoria dos edis Francisco Lucena e Rogério Azevedo, direcionada família do sr. Sebastião José de Medeiros Neto em solidariedade com a família pelo falecimento do mesmo.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_no_054-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_no_054-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que seja consignada "Moção de Pesar" de autoria dos edis Francisco Lucena e Rogério Azevedo, direcionada família do sr. Sebastião David Pereira em solidariedade com a família pelo falecimento do mesmo.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_no_055-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_no_055-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que ao presente subscreve, usando das prerrogativas regimentais, vem, respeitosamente, a presença de Vossa Excelência, requerer com urgência, por meio deste documento o envio de oficio ao diretor da CAERN, para solicitar a recuperação da pavimentação das ruas danificadas por manutenções realizadas por esta empresa.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/147/requerimento_no_056-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/147/requerimento_no_056-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro ao senhor presidente desta Casa Legislativa que após aprovação do plenário desta casa, seja enviado ofício ao senhor Samuel Souto prefeito municipal, requerendo ao mesmo, a recuperação manutenção e funcionamento do dessalinizado localizado na comunidade são Roque deste Município.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_no_057-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_no_057-2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso de suas atribuições legais e na forma regimental, depois de submetida à proposição ao Plenário, requer que seja enviado ofício de Moção de Parabéns de autoria do edil Francisco Celso, direcionada a Doutor Anchieta pela passagem de seu natalício.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_no_058-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_no_058-2024.pdf</t>
   </si>
   <si>
     <t>Vimos por meio deste comunicar que foi aprovado, em Sessão Plenária da Câmara Municipal desta cidade, Moção de Parabéns de autoria do edil Celso Garofa, direcionada a Samuel Souto e toda comissão organizadora pela realização da 50a Festa da Colheita no Município de Ouro Branco-RN.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_no_059-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_no_059-2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que ao presente subscrevem, usando das prerrogativas regimentais, vem, respeitosamente, a presença de Vossa Excelência, requerer por meio deste documento solicitação de informações sobre:_x000D_
  l- Se o Governo Federal através do FNDE, MEC, repassou ao município recursos para a implantação do programa Escola em tempo integral;_x000D_
  2-	Se há alunos matriculados na referida escola;	 _x000D_
 3-	Se foram repassadas as devidas informações no censo escolar.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que n Seja consignada "Moção de Parabéns" ao senhor José Bezerra Marinho, parabenizando pelo 30 encontro dos representantes da escola do legislativo do RN, onde foram realizadas palestras com pessoas qualificadas, como também uma recepção e coffe breack com música ao vivo.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/152/requerimento_no_062-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/152/requerimento_no_062-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que submeta o Projeto NOOI 0-2024 a votação em regime de urgência, em única discussão e votação, em virtude do recesso parlamentar.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/153/requerimento_no_063-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/153/requerimento_no_063-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que submeta o Projeto Executivo de Lei NOOI 1-2024 e Projeto Executivo de Lei N 0012-2024 a votação em única discussão e votação, em virtude do recesso parlamentar.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/154/requerimento_no_065-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/154/requerimento_no_065-2024.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste solicitar a realização de uma audiência pública em regime de urgência para discutir o grave problema da falta de água na sede do município  de Ouro Branco-RN.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/155/requerimento_no_066-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/155/requerimento_no_066-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO DEPUTADO FEDERAL ROBINSOM_x000D_
 FARIAS E SENADOR STYVENSON VALENTIM, DO RIO GRANDE DO NORTE, SUGERINDO A ADOÇÃO DE PROVIDÊNCIAS, COM VISTAS A CONSTRUÇÃO DO SISTEMA DE ABASTECIMENTO D'AGUA ATRAVÉS DE UMA ADUTORA DE ENGATE RÁPIDO PARA_x000D_
 ABASTECER A CIDADE DE OURO BRANCO/RN.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/156/requerimento_no_067-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/156/requerimento_no_067-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, seja oficiado a Companhia de Águas e Esgotos do Rio Grande do Norte (CAERN) no sentido de ver a possibilidade de suspender a cobrança da tarifa de abastecimento de água nos locais onde não estão sendo abastecidos.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/157/requerimento_no_068-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/157/requerimento_no_068-2024.pdf</t>
   </si>
   <si>
     <t>Os vereadores que subscrevem, Marcos Antonio de Morais Costa, Lucas Batista Fonseca de Lucena e Josué Josedec de Moura, no uso de Suas atribuições legais e regimentais, vêm, respeitosamente, solicitar ao Poder Executivo Municipal as seguintes informações:	 _x000D_
 	 Relação de Matrículas:	 _x000D_
 o Quantidade de alunos matriculados na Escola de Tempo Integral do município nos anos de 2023 e 2024, discriminando as séries e  turmas.	 _x000D_
 2.	Valores Totais Recebidos:_x000D_
 o	Informações detalhadas sobre os valores totais recebidos pelo  município para a manutenção e funcionamento da Escola de  Tempo Integral nos anos de 2023 e 2024, especificando as fontes desses recursos (federal, estadual, municipal ou outros)._x000D_
 3.	Prestação de Contas:_x000D_
 o	Cópia da prestação de contas referente aos gastos realizados com os valores recebidos para a Escola de Tempo Integral nos anos de 2023 e 2024, incluindo detalhes sobre as despesas com infraestrutura, pessoal, materiais didáticos, alimentação escolar e outros itens relevantes.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/158/requerimento_no_069-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/158/requerimento_no_069-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do art. 110 do Regimento Interno, que, ouvido a Mesa, que submeta os Projetos N0021-2024 e N0022-2024 a votação em regime de urgência, em única discussão e votação, em virtude do recesso parlamentar.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento_no_070-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento_no_070-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e na forma regimental, depois de submetida à proposição ao Plenário, requer a concessão de poço no conjunto José Pereira._x000D_
 Requer junto à companhia de águas e esgotos do Rio Grande do Norte (Caern), a liberação do poço localizado no conjunto José Pereira filho para que a prefeitura possa disponibilizar através de chafariz a água do referido poço para que a população possa usar para outras finalidades que não seja consumo humano.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_no_071-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_no_071-2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso de suas atribuições legais e na forma regimental, depois de submetida à proposição ao Plenário, requer que seja enviado ofício de Moção de Parabéns para o Senhor Francisco Gabriel, mais conhecido como Chico Gabriel por ceder e fornecer de forma gratuita água potável para consumo e outras situações em tempos de seca.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento_no_072-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento_no_072-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem respeitosamente à presença de Vossa Excelência solicitar o envio de Projeto de Lei criando o Auxílio Alimentação para os servidores públicos municipais de Ouro Branco/RN.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/162/requerimento_no_073-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/162/requerimento_no_073-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, no uso de minhas atribuições legais e regimentais, venho respeitosamente à presença de Vossas Excelências requerer a concessão de votos de aplausos ao atleta ouro-branquense Luiz Antônio Dantas da Silva, pela conquista do primeiro lugar 17 a 29 anos, na l ê etapa do 21k do Seridó, tradicional corrida de 5 km realizada no domingo, 01, em Currais Novos/RN.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_no_074-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_no_074-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e na forma regimental, depois de submetida à proposição ao Plenário, requer que seja enviado ofício de Moção de Parabéns ao Prefeito Municipal, Samuel Souto, e à secretária de Turismo, Amanda Costa, parabenizando pela belíssima ornamentação natalina na cidade de Ouro Branco.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_no_075-2024.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_no_075-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e na forma regimental, depois de submetida à proposição ao Plenário, requer que seja enviado ofício de Moção de Parabéns direcionada a Reinaldo Luciano pela conclusão do curso de medicina.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1551,68 +1551,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/64/indicacao_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/65/indicacao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/66/indicacao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/68/indicacao_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/72/indicacao_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/73/indicacao_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/74/indicacao_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/75/indicacao_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/77/indicacao_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/78/indicacao_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/79/indicacao_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/80/indicacao_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/81/indicacao_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/82/indicacao_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/83/indicacao_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/84/indicacao_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/85/indicacao_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/86/indicacao_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/87/indicacao_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/88/indicacao_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/89/indicacao_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/90/indicacao_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/91/indicacao_no_028-2024_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/92/indicacao_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/93/indicacao_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/94/indicacao_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/63/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento_no_002-2024_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_no_016-2024_2.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/139/requerimento_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/140/requerimento_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/141/requerimento_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_no_055-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/147/requerimento_no_056-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_no_057-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_no_058-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_no_059-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/152/requerimento_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/153/requerimento_no_063-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/154/requerimento_no_065-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/155/requerimento_no_066-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/156/requerimento_no_067-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/157/requerimento_no_068-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/158/requerimento_no_069-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento_no_070-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_no_071-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento_no_072-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/162/requerimento_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_no_074-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_no_075-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/64/indicacao_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/65/indicacao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/66/indicacao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/68/indicacao_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/72/indicacao_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/73/indicacao_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/74/indicacao_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/75/indicacao_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/77/indicacao_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/78/indicacao_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/79/indicacao_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/80/indicacao_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/81/indicacao_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/82/indicacao_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/83/indicacao_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/84/indicacao_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/85/indicacao_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/86/indicacao_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/87/indicacao_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/88/indicacao_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/89/indicacao_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/90/indicacao_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/91/indicacao_no_028-2024_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/92/indicacao_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/93/indicacao_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/94/indicacao_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/63/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento_no_002-2024_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_no_016-2024_2.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/139/requerimento_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/140/requerimento_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/141/requerimento_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_no_055-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/147/requerimento_no_056-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_no_057-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_no_058-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_no_059-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/152/requerimento_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/153/requerimento_no_063-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/154/requerimento_no_065-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/155/requerimento_no_066-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/156/requerimento_no_067-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/157/requerimento_no_068-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/158/requerimento_no_069-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento_no_070-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_no_071-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento_no_072-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/162/requerimento_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_no_074-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_no_075-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>