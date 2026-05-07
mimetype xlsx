--- v0 (2025-10-13)
+++ v1 (2026-05-07)
@@ -54,1514 +54,1514 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>BLOCO</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/195/indicacao_no_001-2023amariudo_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/195/indicacao_no_001-2023amariudo_e_outros.pdf</t>
   </si>
   <si>
     <t>Reforma do campo de futebol 'Brazão" e acrescentar a construção de arquibancadas, vestiários e instalação de iluminação.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rogério</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/196/indicacao_no_002-2023rogerio_.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/196/indicacao_no_002-2023rogerio_.pdf</t>
   </si>
   <si>
     <t>Roço no acostamento da RN/89</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marcos Costa</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/197/indicacao_no_003-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/197/indicacao_no_003-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>Abertura de banheiros públicos na praça Governador Aluísio Alves</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Lucas Batista</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_004-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_004-2023lucas.pdf</t>
   </si>
   <si>
     <t>Trazer máquinas tipo ensiladeira móvel e forrageira fixa.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_005-2023_rogerio.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_005-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>recuperação do pavimento em um pequeno trecho da Rua José Barbosa.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/200/indicacao_no_006-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/200/indicacao_no_006-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>construir com recursos próprios obras mata burros fechados.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_no_007-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_no_007-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>realizar reparos em alguns locais de acesso às estradas das comunidades rurais.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_no_008-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_no_008-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>possibilidade de limpeza ou reforma do centro cultural</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/210/indicacao_no_009-2023rogerio.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/210/indicacao_no_009-2023rogerio.pdf</t>
   </si>
   <si>
     <t>campanha de conscientização acerca do câncer de intestino para a sociedade Ourobranquense.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/212/indicacao_no_010-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/212/indicacao_no_010-2023lucas.pdf</t>
   </si>
   <si>
     <t>Visita domiciliar semanal do veterinário aos agricultores rurais de Ouro Branco.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/213/indicacao_no_011-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/213/indicacao_no_011-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>Levantamento dos pontos críticos das estradas vicinais da zona rural do município de Ouro Branco.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/214/indicacao_no_012-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/214/indicacao_no_012-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>Possibilidade de disponibilizar a abertura dos cemitérios públicos de Ouro Branco nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Paulo Dantas</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_no_014-2023paulo_dantas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_no_014-2023paulo_dantas.pdf</t>
   </si>
   <si>
     <t>serviço de aterramento com areia onde funcionariam as piscinas localizadas em anexo a quadra mickael jackson</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/216/indicacao_no_015-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/216/indicacao_no_015-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>localização dos aparelhos de transmissão da InterTv em Ouro Branco</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_no_016-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_no_016-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>limpeza do balde e dos sangradouros do açude divino espirito santo ( açude esguicho )</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/219/indicacao_no_017-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/219/indicacao_no_017-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>estudo técnico e instalação de faixas elevadas de pedestres, de acordo com as normas do CONTRAN, nas vias que dão acesso às unidades escolares, de saúde e nos demais locais que seja necessário.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/220/indicacao_no_018-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/220/indicacao_no_018-2023lucas.pdf</t>
   </si>
   <si>
     <t>realizar uma inspeção na iluminação e na parte elétrica do colégio localizado na comunidade timbaúba.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/222/indicacao_no_019-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/222/indicacao_no_019-2023lucas.pdf</t>
   </si>
   <si>
     <t>possibilidade de concluir a passarela próximo ao conjunto Zé Pereira.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/224/indicacao_no_020-2023rogerio.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/224/indicacao_no_020-2023rogerio.pdf</t>
   </si>
   <si>
     <t>para que seja realizado um dia da cidadania no nosso município .</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/227/indicacao_no_021-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/227/indicacao_no_021-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>para que seja instalados detectores de metais nas entradas das escolas do município de Ouro Branco, sejam elas escolas municipais e/ou estaduais.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/228/indicacao_no_022-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/228/indicacao_no_022-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>para que seja construído sombra artificial no curral do matadouro público.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/230/indicacao_no_023-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/230/indicacao_no_023-2023lucas.pdf</t>
   </si>
   <si>
     <t>solicitando um técnico agrícola para que faça a vistoria do seguro safra.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/231/indicacao_no_024-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/231/indicacao_no_024-2023lucas.pdf</t>
   </si>
   <si>
     <t>Indica realização coleta de lixo na zona rural.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Dedé</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/232/indicacao_no_025-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/232/indicacao_no_025-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>Indica atualização da insalubridade do cargo de Coveiro para grau máximo.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_no_026-2023marcos_e_josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_no_026-2023marcos_e_josue_josedec.pdf</t>
   </si>
   <si>
     <t>sugere a transmissão da programação da rádio através da internet, como era transmitida até pouco tempo pelo Rádios.net.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/234/indicacao_no_027-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/234/indicacao_no_027-2023lucas.pdf</t>
   </si>
   <si>
     <t>solicitando a reforma do Grupo escolar da comunidade Timbaúba.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/235/indicacao_no_028-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/235/indicacao_no_028-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>possibilidade de realizar convênio com empresas para realização de cursos técnicos de: Eletricista, Pedreiro de acabamento, Costureiro e Pintor de Obras.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/236/indicacao_no_029-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/236/indicacao_no_029-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique através da Secretaria competente para os procedimentos necessários para pavimentação das ruas, João Dias, Seráfico de Souza e Manoel_x000D_
 Azevedo da Costa.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/237/indicacao_no_030-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/237/indicacao_no_030-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>solicitando a limpeza do rio Quipauá nas proximidades da passagem molhada que dá acesso a Zona Rural/Sentido Lages.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_no_031-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_no_031-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>o envio de ofício ao Chefe do Poder Executivo Municipal solicitando afixação de placas na rua Miguel Pedro de Figueiredo.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_no_032-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_no_032-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>vejam a possibilidade de disponibilizar número de Telefone fixo elou de Whatsapp para comunicação da população com a Policlínica Mãe Paula.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/243/indicacao_no_033-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/243/indicacao_no_033-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique através da Secretaria competente para os procedimentos necessários para pavimentação de trecho da avenida, José da Penha, nas proximidades do matadouro público.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_no_034-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_no_034-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>disponibilize exames médicos de urgência e emergência para pacientes que por fatalidade venham a se envolver em acidentes automobilísticos e outros..._x000D_
 A exemplo de tomografias e ressonâncias magnéticas.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_no_035-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_no_035-2023lucas.pdf</t>
   </si>
   <si>
     <t>solicitando total apoio durante a Festa do São Roque que terá início próximo dia 10 de agosto até o dia 20 de agosto do presente ano.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/247/indicacao_no_036-2023josue_josedec_e_marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/247/indicacao_no_036-2023josue_josedec_e_marcos_costa.pdf</t>
   </si>
   <si>
     <t>cuidado com os banheiros públicos da quadra de esportes localizados na comunidade São Roque, luminárias, limpeza e água nas respectivas caixas.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_no_037-2023josue_josedec_e_marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_no_037-2023josue_josedec_e_marcos_costa.pdf</t>
   </si>
   <si>
     <t>possível o funcionamento do sistema de dessalinizacao, por meio do dessalinizador localizado na comunidade são Roque.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/249/indicacao_no_038-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/249/indicacao_no_038-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>para que vejam a possibilidade de disponibilizar transporte, tipo ônibus, para retirada de título como se fazia em anos interiores pelo NUCA.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_no_039-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_no_039-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>solicitando que quando for marcar reuniões com os candidatos a conselheiro tutelar, optar prioritariamente no turno noturno, período acessível para todos.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_no_040-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_no_040-2023lucas.pdf</t>
   </si>
   <si>
     <t>pedindo manutenção na iluminação pública na zona rural.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_no_041-2023rogerio.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_no_041-2023rogerio.pdf</t>
   </si>
   <si>
     <t>Solicita-se que seja feita uma ação para que ambos os órgãos acima citados revisem a rede elétrica localizada no cruzamento da Rua José da Penha com a Rua Tenente Manoel Cirilo.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_no_042-2023paulo_dantas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_no_042-2023paulo_dantas.pdf</t>
   </si>
   <si>
     <t>indica que dentro do possível faça a remoção do pórtico situado na saída da rua Manoel Correia ligando a RN 089.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_no_043-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_no_043-2023lucas.pdf</t>
   </si>
   <si>
     <t>pedindo reforma da quadra da comunidade Lages.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_no_044-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_no_044-2023lucas.pdf</t>
   </si>
   <si>
     <t>veja a possibilidade, no 380 SERIDOSÃO DE FUTSAL E VÔLEIBOL, que será realizado em nossa cidade, de que na fase de grupos possa ser incentivado aos torcedores a levar I KG de alimento não perecível para assistir as partidas que serão disputadas.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_no_045-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_no_045-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>solicitar ajuda financeira para cirurgia da senhora Maristela Cristina Cardoso.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_no_046-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_no_046-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve sugere ao poder Executivo Municipal que promova no âmbito do município, o incentivo aos produtores e agricultores rurais,através da disponibilidade das máquinas da frota pública, o desassoreamento, ou seja, a limpeza do Rio Quipaua e todos os pequenos reservatórios existentes em nosso município.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_no_047-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_no_047-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>veja a possibilidade de atualizar o cadastro de ruas e identificar os logradouros públicos que por ventura se encontrem sem placas identificadoras.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_no_048-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_no_048-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>Avalie a possibilidade de instaurar procedimento administrativo para a fiscalização permanente do portal da transparência de pessoal da Prefeitura Municipal de Ouro Branco; - Avalie a possibilidade de firmar termo de ajustamento de conduta com o município para o o município de Ouro Branco se comprometer a manter o portal de transparência pessoal ativo.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_no_049-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_no_049-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>para enviar Projeto de Lei do Executivo com intuito de alterar o artigo no 136 do Estatuto do Servidor Público Municipal que fala sobre a incorporação dos quinquênios, passando de 25% para 35%.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/266/indicacao_no_050-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/266/indicacao_no_050-2023lucas.pdf</t>
   </si>
   <si>
     <t>enviar Projeto de Lei do Executivo com intuito de implementar o piso salarial do cargo de operador de máquinas efetivo.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_no_051-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_no_051-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>que veja a possibilidade de reativar os serviços de limpeza e poda de árvores nos conjuntos habitacionais José Pereira Filho e Severino Lino da Silva,</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/268/indicacao_no_052-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/268/indicacao_no_052-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, reforma e pintura da creche Cleise Medeiros e Quadra Michael Jackson.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_no_053-2023paulo_dantas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_no_053-2023paulo_dantas.pdf</t>
   </si>
   <si>
     <t>veja a possibilidade de fazer a licitação para uso dos quiosques da praça Governador Aluísio Alvez que estão desocupados.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_no_054-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_no_054-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>Indica utilização de aplicativos nos contatos oficiais das Instituições municipais.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_no_055-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_no_055-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a tomada de providências necessárias para a recuperação, manutenção e funcionamento do sistema de dessalinização de água localizada na comunidade rural, São Roque deste Município.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_no_056-2023josue_josedec_e_marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_no_056-2023josue_josedec_e_marcos_costa.pdf</t>
   </si>
   <si>
     <t>Indica parceria emissão de novas RGs à população de Ouro Branco.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_no_057-2023lucas_e_marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_no_057-2023lucas_e_marcos_costa.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO NOS CRUZAMENTOS DAS RUAS DE OURO BRANCO E PINTURA DAS FAIXAS DE PEDESTRES E DOS REDUTORES DE VELOCIDADE EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Junior Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_no_058-2023junior.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_no_058-2023junior.pdf</t>
   </si>
   <si>
     <t>apresentar a Indicação, a ser encaminhada ao chefe do poder executivo e secretária de Saúde, pedindo a compra de motos para auxiliar no trabalho dos agentes de endemias.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_no_003-2023.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_no_003-2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A DENOMINAÇÃO DOS BAIRROS, PRAÇAS, VIAS E DEMAIS LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE OURO BRANCO-RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/443/projeto_de_lei_no_004-2023.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/443/projeto_de_lei_no_004-2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE GRATIFICAÇÕES AOS SERVIDORES EFETIVOS DO PODER LEGISLATIVO MUNICIPAL DE OURO BRANCO-RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_no_008-2023.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_no_008-2023.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS CRIADORES DE ABELHAS DE OURO BRANCO-RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_no_001-2023josue_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_no_001-2023josue_e_outros.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABÉNS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/166/requerimento_no_002-2023rogerio.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/166/requerimento_no_002-2023rogerio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_no_003-20239marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_no_003-20239marcos_costa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/168/requerimento_no_004-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/168/requerimento_no_004-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA UNICAT A RESPEITO DA TROCA DE UNIDADE DE DISTRIBUIÇÃO.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Celso Garofa</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/169/requerimento_no_005-2023celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/169/requerimento_no_005-2023celso.pdf</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>PARLAMENTARES</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/170/requerimento_no_006-2023francisco_lucena.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/170/requerimento_no_006-2023francisco_lucena.pdf</t>
   </si>
   <si>
     <t>REQUER RETRAMITAÇÃO DE PROJETO DO EDIL FRANCISCO LUCENA.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/171/requerimento_no_007-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/171/requerimento_no_007-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/172/requerimento_no_008-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/172/requerimento_no_008-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_no_009-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_no_009-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE 3 MATA BURROS PARA COMUNIDADE CACHOEIRINHA.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_no_010-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_no_010-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITA SISTEMA DE ENGATE RÁPIDO PARA OURO BRANCO-RN</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_011-2023celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_011-2023celso.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO DA RN 089</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/176/requerimento_no_012-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/176/requerimento_no_012-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>CONCERTO DAS CADEIRAS ODONTOLÓGICAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/177/requerimento_no_013-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/177/requerimento_no_013-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>SOLICITA EMISSÃO DE RG'S AO ITEP-RN.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/178/requerimento_no_014-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/178/requerimento_no_014-2023lucas.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE RESERVATÓRIO À CAERN.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/179/requerimento_no_015-2023marcos_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/179/requerimento_no_015-2023marcos_e_outros.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CESTAS BÁSICAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/180/requerimento_no_016-2023marcos_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/180/requerimento_no_016-2023marcos_e_outros.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOAÇÃO DE PEIXES NA SEMANA SANTA AO EXECUTIVO.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_no_017-2023marcos_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_no_017-2023marcos_e_outros.pdf</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_019-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_019-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>REFORMA DE RESERVATORIOS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no_020-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no_020-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>CIRURGIAS DE CATARATAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_no_021-2023josue_josedec_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_no_021-2023josue_josedec_e_outros.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ESTRUTURA DO PSF II</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_no_022-2023josue_josede_e_marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_no_022-2023josue_josede_e_marcos_costa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_no_023-2023junior.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_no_023-2023junior.pdf</t>
   </si>
   <si>
     <t>REQUER CONCERTO DE BURACO NA VIA CAUSADO PELA CAERN.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/187/requerimento_no_024-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/187/requerimento_no_024-2023lucas.pdf</t>
   </si>
   <si>
     <t>SOLICITA EMENDA PRA CONSTRUÇÃO DE PASSAGEM MOLHADA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_no_025-20239josue_josedec_e_marcos.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_no_025-20239josue_josedec_e_marcos.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/189/requerimento_no_026-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/189/requerimento_no_026-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITA EMENDAS PARA FILARMONICA.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/190/requerimento_no_027-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/190/requerimento_no_027-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE GASTOS COM COMBUSTÍVEL.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/191/requerimento_no_029-2023marcos_costa_rogerio_.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/191/requerimento_no_029-2023marcos_costa_rogerio_.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PISO DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/192/requerimento_no_030-2023josue_josedec_e_marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/192/requerimento_no_030-2023josue_josedec_e_marcos_costa.pdf</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/193/requerimento_no_031-2023josue_josedec_e_marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/193/requerimento_no_031-2023josue_josedec_e_marcos_costa.pdf</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/194/requerimento_no_032-2023josue_josedec_e_marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/194/requerimento_no_032-2023josue_josedec_e_marcos_costa.pdf</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/202/requerimento_no_033-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/202/requerimento_no_033-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O SELO DOS 70 ANOS DE EMANCIPAÇÃO POLÍTICA.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/203/requerimento_no_034-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/203/requerimento_no_034-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_no_035-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_no_035-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/206/requerimento_no_036-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/206/requerimento_no_036-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/207/requerimento_no_037-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/207/requerimento_no_037-2023lucas.pdf</t>
   </si>
   <si>
     <t>SOLICITA EMENDAS AO DEP. ROBINSOM FARIAS PARA AQUISIÇÃO DE ENSILADEIRA MÓVEL.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/208/requerimento_no_038-2023celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/208/requerimento_no_038-2023celso.pdf</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/209/requerimento_no_039-2023celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/209/requerimento_no_039-2023celso.pdf</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_no_040-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_no_040-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>FUNCIONAMENTO DO APARELHO DE RAIO-X DA POLICLÍNICA MÃE PAULA.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>BLOCO PL/ PSDB</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/218/requerimento_no_041-2023celso_lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/218/requerimento_no_041-2023celso_lucas.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DER O ROÇO DA RN 089</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/221/requerimento_no_042-2023junior.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/221/requerimento_no_042-2023junior.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA EMENDAS PARA CONSTRUÇÃO DE MINI PARQUE.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_no_044-2023paulo_josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_no_044-2023paulo_josue_josedec.pdf</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_no_045-2023celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_no_045-2023celso.pdf</t>
   </si>
   <si>
     <t>SOLICITA EMENDAS PARA AQUISIÇÃO DE ENERGIA SOLAR PARA POLICLINICA.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_no_046-2023paulo_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_no_046-2023paulo_e_outros.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO SENHOR EVILÁCIO FREIRE.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_no_047-2023lucas_celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_no_047-2023lucas_celso.pdf</t>
   </si>
   <si>
     <t>SOLICITA APOIO A SEMARH E SAPE</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_no_048-2023celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_no_048-2023celso.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DER REFORMA DA PONTE DE MANOEL BRITO.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_no_049-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_no_049-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/246/requerimento_no_050-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/246/requerimento_no_050-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/251/requerimento_no_051-2023celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/251/requerimento_no_051-2023celso.pdf</t>
   </si>
   <si>
     <t>SOLICITA VOTAÇÃO DE PROJETO EXE. Nº006-2023 EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/253/requerimento_no_052-2023josue_josedec_e_marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/253/requerimento_no_052-2023josue_josedec_e_marcos_costa.pdf</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/255/requerimento_no_053-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/255/requerimento_no_053-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITA CARRO PIPA PARA RUA JOSÉ BITICO</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/259/requerimento_no_054-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/259/requerimento_no_054-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>LISTA DE RUAS CADASTRADAS PARA AUXILIO NA ENTREGA DE CORRESPONDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/261/requerimento_no_055-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/261/requerimento_no_055-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/275/requerimento_no_056-20239marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/275/requerimento_no_056-20239marcos_costa.pdf</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/276/requerimento_no_057-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/276/requerimento_no_057-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/277/requerimento_no_058-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/277/requerimento_no_058-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O REMUME.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/279/requerimento_no_060-2023rogerio.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/279/requerimento_no_060-2023rogerio.pdf</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_no_061-2023junior.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_no_061-2023junior.pdf</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_no_063-2023josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_no_063-2023josue_josedec.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE POÇOS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_no_064-2023celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_no_064-2023celso.pdf</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_no_065-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_no_065-2023lucas.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EMENDA AO SENADOR STYVENSOM VALENTIM PARA CONSTRUÇÃO DO MATADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_no_066-2023francisco_lucena_rogerio.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_no_066-2023francisco_lucena_rogerio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VISITA DE UM TÉCNICO AGRÍCOLA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_no_067-2023amariudo_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_no_067-2023amariudo_e_outros.pdf</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/286/requerimento_no_068-2023paulo.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/286/requerimento_no_068-2023paulo.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/287/requerimento_no_069-2023josue_josedec_e_marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/287/requerimento_no_069-2023josue_josedec_e_marcos_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DE SALÁRIO PARA SERVIDORES NÃO CITADOS EM PROJETO.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/288/requerimento_no_070-2023josue_josedec_e_marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/288/requerimento_no_070-2023josue_josedec_e_marcos_costa.pdf</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/289/requerimento_no_071-2023paulo.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/289/requerimento_no_071-2023paulo.pdf</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/290/requerimento_no_073-2023marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/290/requerimento_no_073-2023marcos_costa.pdf</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/291/requerimento_no_074-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/291/requerimento_no_074-2023lucas.pdf</t>
   </si>
   <si>
     <t>SOLIITAÇÃO DE EMENDAS PARA AQUISIÇÃO DE CARRO PIPA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/292/requerimento_no_075-2023lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/292/requerimento_no_075-2023lucas.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A SEMARH E SAPE SOBRE QUESTÕES HÍDRICAS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/293/requerimento_no_076-2023josue_josedec_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/293/requerimento_no_076-2023josue_josedec_e_outros.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXECUTIVO SOBRE GASTOS COM ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/294/requerimento_no_077-2023paulo_dantas_.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/294/requerimento_no_077-2023paulo_dantas_.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECONHECIMENTO DE UTILIDADE PÚBLICA PARA AOPA-OB.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/295/requerimento_no_079-2023celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/295/requerimento_no_079-2023celso.pdf</t>
   </si>
   <si>
     <t>SOLICITA VOTAÇÃO DE PROJETO EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/296/requerimento_no_080-2023retirado_de_pauta.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/296/requerimento_no_080-2023retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇ~ES SOBRE A ILUMINAÇÃO NATALINA.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_no_081-2023josue_josedec_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_no_081-2023josue_josedec_e_outros.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE ABASYTECIMENTO DE CARRO PIPA.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/298/requerimento_no_082-2023rogerio.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/298/requerimento_no_082-2023rogerio.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENADOR STYVENSOM PARA DESTINAR VERBAS PARA CONSTRUÇÃO DE HABITAÇÕES ATRAVÉS DOS PROGRAMAS MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/299/requerimento_no_083paulo_dantas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/299/requerimento_no_083paulo_dantas.pdf</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/300/requerimento_no_084-2023celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/300/requerimento_no_084-2023celso.pdf</t>
   </si>
   <si>
     <t>REQUER VOTAÇÃO DE PROJETOS EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/301/requerimento_no_086-2023junior.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/301/requerimento_no_086-2023junior.pdf</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/302/requerimento_no_087-2023celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/302/requerimento_no_087-2023celso.pdf</t>
   </si>
   <si>
     <t>REQUER VOTAÇÃO EM REGIME DE URGÊNCIA EM PROJETO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/303/requerimento_s-nojosue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/303/requerimento_s-nojosue_josedec.pdf</t>
   </si>
   <si>
     <t>REQUER VOTAÇÃO DE PROJETO EM REGIME DE URGÊNCIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1868,68 +1868,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/195/indicacao_no_001-2023amariudo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/196/indicacao_no_002-2023rogerio_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/197/indicacao_no_003-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_004-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_005-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/200/indicacao_no_006-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_no_007-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_no_008-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/210/indicacao_no_009-2023rogerio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/212/indicacao_no_010-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/213/indicacao_no_011-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/214/indicacao_no_012-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_no_014-2023paulo_dantas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/216/indicacao_no_015-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_no_016-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/219/indicacao_no_017-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/220/indicacao_no_018-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/222/indicacao_no_019-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/224/indicacao_no_020-2023rogerio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/227/indicacao_no_021-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/228/indicacao_no_022-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/230/indicacao_no_023-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/231/indicacao_no_024-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/232/indicacao_no_025-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_no_026-2023marcos_e_josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/234/indicacao_no_027-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/235/indicacao_no_028-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/236/indicacao_no_029-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/237/indicacao_no_030-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_no_031-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_no_032-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/243/indicacao_no_033-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_no_034-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_no_035-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/247/indicacao_no_036-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_no_037-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/249/indicacao_no_038-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_no_039-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_no_040-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_no_041-2023rogerio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_no_042-2023paulo_dantas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_no_043-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_no_044-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_no_045-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_no_046-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_no_047-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_no_048-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_no_049-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/266/indicacao_no_050-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_no_051-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/268/indicacao_no_052-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_no_053-2023paulo_dantas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_no_054-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_no_055-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_no_056-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_no_057-2023lucas_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_no_058-2023junior.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/443/projeto_de_lei_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_no_001-2023josue_e_outros.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/166/requerimento_no_002-2023rogerio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_no_003-20239marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/168/requerimento_no_004-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/169/requerimento_no_005-2023celso.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/170/requerimento_no_006-2023francisco_lucena.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/171/requerimento_no_007-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/172/requerimento_no_008-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_no_009-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_no_010-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_011-2023celso.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/176/requerimento_no_012-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/177/requerimento_no_013-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/178/requerimento_no_014-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/179/requerimento_no_015-2023marcos_e_outros.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/180/requerimento_no_016-2023marcos_e_outros.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_no_017-2023marcos_e_outros.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_019-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no_020-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_no_021-2023josue_josedec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_no_022-2023josue_josede_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_no_023-2023junior.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/187/requerimento_no_024-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_no_025-20239josue_josedec_e_marcos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/189/requerimento_no_026-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/190/requerimento_no_027-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/191/requerimento_no_029-2023marcos_costa_rogerio_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/192/requerimento_no_030-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/193/requerimento_no_031-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/194/requerimento_no_032-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/202/requerimento_no_033-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/203/requerimento_no_034-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_no_035-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/206/requerimento_no_036-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/207/requerimento_no_037-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/208/requerimento_no_038-2023celso.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/209/requerimento_no_039-2023celso.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_no_040-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/218/requerimento_no_041-2023celso_lucas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/221/requerimento_no_042-2023junior.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_no_044-2023paulo_josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_no_045-2023celso.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_no_046-2023paulo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_no_047-2023lucas_celso.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_no_048-2023celso.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_no_049-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/246/requerimento_no_050-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/251/requerimento_no_051-2023celso.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/253/requerimento_no_052-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/255/requerimento_no_053-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/259/requerimento_no_054-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/261/requerimento_no_055-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/275/requerimento_no_056-20239marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/276/requerimento_no_057-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/277/requerimento_no_058-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/279/requerimento_no_060-2023rogerio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_no_061-2023junior.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_no_063-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_no_064-2023celso.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_no_065-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_no_066-2023francisco_lucena_rogerio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_no_067-2023amariudo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/286/requerimento_no_068-2023paulo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/287/requerimento_no_069-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/288/requerimento_no_070-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/289/requerimento_no_071-2023paulo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/290/requerimento_no_073-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/291/requerimento_no_074-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/292/requerimento_no_075-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/293/requerimento_no_076-2023josue_josedec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/294/requerimento_no_077-2023paulo_dantas_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/295/requerimento_no_079-2023celso.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/296/requerimento_no_080-2023retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_no_081-2023josue_josedec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/298/requerimento_no_082-2023rogerio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/299/requerimento_no_083paulo_dantas.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/300/requerimento_no_084-2023celso.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/301/requerimento_no_086-2023junior.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/302/requerimento_no_087-2023celso.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/303/requerimento_s-nojosue_josedec.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/195/indicacao_no_001-2023amariudo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/196/indicacao_no_002-2023rogerio_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/197/indicacao_no_003-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_004-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_005-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/200/indicacao_no_006-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_no_007-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_no_008-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/210/indicacao_no_009-2023rogerio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/212/indicacao_no_010-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/213/indicacao_no_011-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/214/indicacao_no_012-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_no_014-2023paulo_dantas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/216/indicacao_no_015-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_no_016-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/219/indicacao_no_017-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/220/indicacao_no_018-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/222/indicacao_no_019-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/224/indicacao_no_020-2023rogerio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/227/indicacao_no_021-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/228/indicacao_no_022-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/230/indicacao_no_023-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/231/indicacao_no_024-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/232/indicacao_no_025-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_no_026-2023marcos_e_josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/234/indicacao_no_027-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/235/indicacao_no_028-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/236/indicacao_no_029-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/237/indicacao_no_030-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_no_031-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_no_032-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/243/indicacao_no_033-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_no_034-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_no_035-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/247/indicacao_no_036-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_no_037-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/249/indicacao_no_038-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_no_039-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_no_040-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_no_041-2023rogerio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_no_042-2023paulo_dantas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_no_043-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_no_044-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_no_045-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_no_046-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_no_047-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_no_048-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_no_049-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/266/indicacao_no_050-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_no_051-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/268/indicacao_no_052-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_no_053-2023paulo_dantas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_no_054-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_no_055-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_no_056-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_no_057-2023lucas_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_no_058-2023junior.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/443/projeto_de_lei_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/165/requerimento_no_001-2023josue_e_outros.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/166/requerimento_no_002-2023rogerio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/167/requerimento_no_003-20239marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/168/requerimento_no_004-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/169/requerimento_no_005-2023celso.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/170/requerimento_no_006-2023francisco_lucena.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/171/requerimento_no_007-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/172/requerimento_no_008-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_no_009-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_no_010-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_011-2023celso.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/176/requerimento_no_012-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/177/requerimento_no_013-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/178/requerimento_no_014-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/179/requerimento_no_015-2023marcos_e_outros.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/180/requerimento_no_016-2023marcos_e_outros.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_no_017-2023marcos_e_outros.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_019-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no_020-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_no_021-2023josue_josedec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_no_022-2023josue_josede_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_no_023-2023junior.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/187/requerimento_no_024-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_no_025-20239josue_josedec_e_marcos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/189/requerimento_no_026-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/190/requerimento_no_027-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/191/requerimento_no_029-2023marcos_costa_rogerio_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/192/requerimento_no_030-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/193/requerimento_no_031-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/194/requerimento_no_032-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/202/requerimento_no_033-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/203/requerimento_no_034-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_no_035-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/206/requerimento_no_036-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/207/requerimento_no_037-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/208/requerimento_no_038-2023celso.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/209/requerimento_no_039-2023celso.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_no_040-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/218/requerimento_no_041-2023celso_lucas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/221/requerimento_no_042-2023junior.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_no_044-2023paulo_josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_no_045-2023celso.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_no_046-2023paulo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_no_047-2023lucas_celso.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_no_048-2023celso.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_no_049-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/246/requerimento_no_050-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/251/requerimento_no_051-2023celso.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/253/requerimento_no_052-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/255/requerimento_no_053-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/259/requerimento_no_054-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/261/requerimento_no_055-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/275/requerimento_no_056-20239marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/276/requerimento_no_057-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/277/requerimento_no_058-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/279/requerimento_no_060-2023rogerio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_no_061-2023junior.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_no_063-2023josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_no_064-2023celso.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_no_065-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_no_066-2023francisco_lucena_rogerio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_no_067-2023amariudo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/286/requerimento_no_068-2023paulo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/287/requerimento_no_069-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/288/requerimento_no_070-2023josue_josedec_e_marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/289/requerimento_no_071-2023paulo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/290/requerimento_no_073-2023marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/291/requerimento_no_074-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/292/requerimento_no_075-2023lucas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/293/requerimento_no_076-2023josue_josedec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/294/requerimento_no_077-2023paulo_dantas_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/295/requerimento_no_079-2023celso.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/296/requerimento_no_080-2023retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_no_081-2023josue_josedec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/298/requerimento_no_082-2023rogerio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/299/requerimento_no_083paulo_dantas.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/300/requerimento_no_084-2023celso.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/301/requerimento_no_086-2023junior.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/302/requerimento_no_087-2023celso.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2023/303/requerimento_s-nojosue_josedec.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>