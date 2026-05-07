--- v0 (2025-10-13)
+++ v1 (2026-05-07)
@@ -54,1373 +54,1373 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcos Costa</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_no_001-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_no_001-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>instalação de uma travessia para pedestres na rua Professor Luiz Cirilo</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>BLOCO</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_no_002-2022marcos_costa_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_no_002-2022marcos_costa_e_outros.pdf</t>
   </si>
   <si>
     <t>para que seja revisado o piso salarial dos professores da rede pública municipal.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_no_003-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_no_003-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>para que seja colocada em prática a Lei NO 882/2016 que dispõe sobre a redução da jornada de trabalho dos profissionais de enfermagem.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Junior Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/307/indicacao_no_004-2022jose_nogueira.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/307/indicacao_no_004-2022jose_nogueira.pdf</t>
   </si>
   <si>
     <t>solicitando prorrogar até o dia 31 de dezembro de 2022 os Contratos de Concessão de quiosques de praças e demais do município de Ouro Branco-RN.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Lucas Batista</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/308/indicacao_no_005-2022lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/308/indicacao_no_005-2022lucas.pdf</t>
   </si>
   <si>
     <t>a seguinte Indicação, a ser encaminhada ao Senhor Prefeito, Samuel Oliveira de Souto, para que junto ao Secretário competente ambos vejam a possibilidade com urgência urgentíssima de ser colocado caçambas de entulhos (caco de telhas) em alguns locais de acesso às estradas das comunidades rurais.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_no_006-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_no_006-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique, através da Secretaria Municipal de Obras e Infraestrutura, os procedimentos necessários para realizar o serviço de terraplanagem em terreno localizado na comunidade Salgadinho que fora doado para igreja católica.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_no_007-2022marcos_e_dede.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_no_007-2022marcos_e_dede.pdf</t>
   </si>
   <si>
     <t>Verifique, através do setor competente, os procedimentos necessários para realizar manutenção e reparos nos aparelhos de ar-condicionado do Centro Municipal de Educação Infantil Kleyse Medeiros de Araújo (CMEI).</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_no_008-2022marcos_e_dede.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_no_008-2022marcos_e_dede.pdf</t>
   </si>
   <si>
     <t>Verifique, através do setor competente, os procedimentos necessários para realizar serviço de terraplenagem nas ruas João Dias e Higino Genuíno.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_no_009-2022amariudo_e_celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_no_009-2022amariudo_e_celso.pdf</t>
   </si>
   <si>
     <t>solicitando que analise a possibilidade de conceder reajuste aos funcionários da prefeitura de Ouro Branco, tendo em vista que o salário teve defasagens e a muito tempo que os servidores não tem qualquer tipo de reajuste.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Rogério</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_no_010-2022rogerio.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_no_010-2022rogerio.pdf</t>
   </si>
   <si>
     <t>solicita que a seguinte indicação seja encaminhada ao Chefe do Poder Executivo, junto à secretaria competente. Solicita-se a análise da possibilidade de ser agilizada a podagem das árvores de algumas ruas da cidade.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_no_011-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_no_011-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique, através do setor competente, seja realizado serviço de reforma da parede do Estádio Brazão que se encontra com risco de desabar.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_no_012-2022marcos_costa_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_no_012-2022marcos_costa_e_outros.pdf</t>
   </si>
   <si>
     <t>Seja realizado o pagamento dos valores que foram cobrados indevidamente dos salários adicionais dos servidores públicos da prefeitura municipal de Ouro Branco.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Celso Garofa</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_no_013-2022celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_no_013-2022celso.pdf</t>
   </si>
   <si>
     <t>Indico na forma regimental, que a Mesa Diretora, na pessoa do Sr. Presidente Paulo Dantas da Silva veja a possibilidade de reajuste geral para todos os funcionários da Câmara Municipal no percentual de 10%.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_no_014-2022rogerio.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_no_014-2022rogerio.pdf</t>
   </si>
   <si>
     <t>solicita da mesa diretora desta casa que seja enviado este oficio ao chefe do Poder Executivo, com o objetivo de que o mesmo veja a possibilidade de ser feita uma revisão em todos os para-raios do nosso município.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_no_015-2022rogerio_e_francisco_lucena.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_no_015-2022rogerio_e_francisco_lucena.pdf</t>
   </si>
   <si>
     <t>Solicitam que a seguinte indicação seja encaminhada ao Chefe do Executivo - Samuel Souto, com o objetivo de agilizar a compra de uma Picape Strada para fornecer assistência à Secretaria de Agricultura.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_no_016-2022marcos_costa_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_no_016-2022marcos_costa_e_outros.pdf</t>
   </si>
   <si>
     <t>Seja criado um Auxílio Financeiro Emergencial (AFE), que vai oferecer aos comerciantes da cidade para minimizar os efeitos da crise gerada pela demora na conclusão da reforma da Praça Aluísio Alves.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_no_017-2022lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_no_017-2022lucas.pdf</t>
   </si>
   <si>
     <t>indicando que a referida autoridade tome as seguintes providências:_x000D_
 1.	Realize urgentemente, com recursos próprios e por funcionários da Prefeitura, ou por terceirização, o desmatamento de vegetação nas estradas das comunidades rurais._x000D_
 2.	Em caso de terceirização para prestação do serviço, contrate populares da correspondente comunidade rural beneficiada.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_no_018-2022rogerio_.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_no_018-2022rogerio_.pdf</t>
   </si>
   <si>
     <t>solicita a secretaria competente, junto ao executivo que se caso os açudes públicos do nosso município venham captar água o suficiente, veja a possiblidade de ser feito o peixamento nos mesmos, através de alevinos.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_no_019-20229lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_no_019-20229lucas.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, em conjunto com o Secretário Municipal de Obras e Infraestrutura, ouvido o Plenário, viabilize a visita domiciliar semanal do veterinário aos agricultores rurais de Ouro Branco.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_no_020-2022marcos_costa_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_no_020-2022marcos_costa_e_outros.pdf</t>
   </si>
   <si>
     <t>Verifique, através do setor competente, seja realizada construção de um mata-burro na entrada da comunidade Salgadinho/Fechado.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Paulo Dantas</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_no_021-2022paulo_dantas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_no_021-2022paulo_dantas.pdf</t>
   </si>
   <si>
     <t>indicando que a referida autoridade tome as seguintes providências:_x000D_
 1.	firme parceria com a Associação dos Criadores de Abelhas do Município de Ouro Branco (CNPJ 13.386.567/0001-90), para retirada de enxames e colmeias de abelhas eventualmente encontradas na zona urbana;_x000D_
 2.	subvencione a associação referida para custeio dos serviços e eventuais capacitações de servidores para o manejo dos enxames referidos._x000D_
 3.	determine aos órgãos e departamentos do governo municipal, em especial a Vigilância Sanitária municipal, a adoção de protocolo de recebimento de pedidos de manejo dos enxames referidos;_x000D_
 4. adéque a Lei de Vigilância Sanitária municipal para comportar o manejo dos enxames e colmeias referidos;</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_no_022-2022lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_no_022-2022lucas.pdf</t>
   </si>
   <si>
     <t>Apresentar a Indicação, a ser encaminhada ao chefe do poder executivo, junto ao Técnico da Emater competente para que ambos vejam a possibilidade de trazer máquinas tipo ensiladeira móvel e a forrageira fixa.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_no_023-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_no_023-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique, através do setor competente, seja realizado o conserto da Câmara fria do matadouro público.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_no_024-2022rogerio.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_no_024-2022rogerio.pdf</t>
   </si>
   <si>
     <t>INDICA na forma regimental, em ao Excelentíssimo_x000D_
 Senhor Prefeito Municipal SAMUEL OLIVEIRA DE SOUTO E A SECRETARIA COMPETENTE._x000D_
 Que,_x000D_
 Em prol de uma melhor estrada para todos que nela trafegam, solicita que, através do setor competente, vejam a possibilidade com urgência urgentíssima de ser feito um nivelamento na lateral da RN 089 que liga o RN com a PB, pois só assim vai melhorar um pouco o tráfego enquanto não se faz o recapeamento da mesma.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_no_025-2022lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_no_025-2022lucas.pdf</t>
   </si>
   <si>
     <t>apresentar Indicação, a ser encaminhada ao chefe do Poder Executivo, junto a secretaria de infraestrutura e obras de nosso município para que ambos vejam a possibilidade de realizar, construir com recursos próprios obras mata burros fechados._x000D_
 1- Um mata burro, no sitio Urubu, passagem que dá acesso ao riacho do Poção._x000D_
 n 2- Um mata burro no sitio Gurupá, divisa com Timbaúba dos Gorgonhos, que dá acesso a mesma, Bom Sucesso, Manhoso Caicó.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_no_026-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_no_026-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique, através da Secretaria Municipal de Obras e Infraestrutura, os procedimentos necessários para realizar reparos em alguns trechos das estradas vicinais das comunidades São Roque, Aroeiras, Salgadinho e Esguicho.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_no_027-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_no_027-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>INDICA na forma regimental ao Excelentíssimo Senhor_x000D_
 Prefeito Municipal SAMUEL OLIVEIRA DE SOUTO._x000D_
 Que,_x000D_
 Verifique, através da Secretaria Municipal de Esportes e Lazer, os procedimentos necessários para colocar as redes que ficam em volta da Quadra de Esportes da Comunidade São Roque.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_no_028-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_no_028-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique através da Secretaria competente para os procedimentos necessários para pavimentação das ruas Higino Genoíno, João Dias e Seráfico de Souza.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_no_029-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_no_029-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique através da Secretaria competente os procedimentos necessários nos reparos da iluminação pública da Rua Severino dos Santos Oliveira.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Dedé</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_no_030-2022josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_no_030-2022josue_josedec.pdf</t>
   </si>
   <si>
     <t>Indico na forma regimental, ao executivo Municipal e a secretaria Municipal de educação do nosso município, a imediata distribuição de fardamentos escolares para as crianças e adolescentes, estudantes da rede pública de ensino do nosso município.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_no_031-2022lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_no_031-2022lucas.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, em conjunto com o Secretário  Municipal de Obras e Infraestrutura, ouvido o Plenário, realize obra de pavimentação da Rua  Regina Costa de Oliveira, no loteamento cachoeira.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_no_032-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_no_032-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique, através da Secretaria Municipal competente, os procedimentos  necessários para encaminhar para esta casa legislativa projeto de lei ampliando a licença maternidade de 120 para 180 dias no município de Ouro Branco.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_no_033-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_no_033-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique, através da Secretaria Municipal competente, os procedimentos necessários para reformar a Quadra de Esportes da Comunidade São Roque.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/337/indicacao_no_034-2022_lucas_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/337/indicacao_no_034-2022_lucas_e_outros.pdf</t>
   </si>
   <si>
     <t>apresentar Indicação, a ser encaminhada ao chefe do Poder Executivo, junto a secretaria de infraestrutura e obras de nosso município para que ambos vejam a possibilidade de contratação de operador de máquinas.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_no_035-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_no_035-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique, através da Secretaria Municipal competente, os procedimentos necessários para construir rampas de acesso nas praças Arlinda Medeiros e Aluísio Alves.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_no_036-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_no_036-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique, através da Secretaria Municipal competente, os procedimentos necessários para fixação de placas com o símbolo mundial de conscientização do transtorno do espectro autista (TEA) e confecção de carteirinhas inclusivas.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/340/indicacao_no_038-2022lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/340/indicacao_no_038-2022lucas.pdf</t>
   </si>
   <si>
     <t>apresentar Indicação, a ser encaminhada ao chefe do Poder Executivo, junto a n secretaria de saúde de nosso município para que ambos vejam a possibilidade de um educador físico do município para atender às reivindicações das mulheres que residem na zona rural.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_no_039-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_no_039-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique, através da Secretaria Municipal competente, os procedimentos_x000D_
 necessários para contratar empresa para prestação de serviços de procedimento cirúrgico para o tratamento de catarata.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_no_040-2022lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_no_040-2022lucas.pdf</t>
   </si>
   <si>
     <t>O Vereador que ao presente subscreve, usando das prerrogativas regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer que seja encaminhado expediente a Jardinense, para que veja a possibilidade de retomar a linha de Ônibus para Ouro Branco/NatalRN.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_no_041-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_no_041-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e na forma regimentai, após submetida a proposição ao Plenário, INDICAR ao Poder Executivo e a Secretaria Competente, para adquirir lente objetiva acromática finita 100x para microscópio biológico opton tim-2008 para realização de exame HEMOGRAMA.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_no_042-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_no_042-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo para efetivar o piso salarial dos profissionais da enfermagem em Ouro Branco, conforme o piso salarial aprovado pela Câmara de Deputados e sancionado pelo Presidente da República.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_no_043-2022lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_no_043-2022lucas.pdf</t>
   </si>
   <si>
     <t>indicando que a referida autoridade tome as seguintes providências:_x000D_
 1. Realize urgentemente, a limpeza e reforço da parede do açude cachoeirinha.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_no_044-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_no_044-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>INDICA na forma regimental ao Conselho Tutelar e ao chefe do poder executivo._x000D_
 Que,_x000D_
 Seja resolvido à problemática que ocorre no transporte escolar da zona rural, mais especificamente no transporte que está transportando os estudantes das comunidades rurais do São Roque, Malhada Grande e Carnaubinha.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_no_045-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_no_045-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e na forma regimental, após submetida a proposição ao Plenário, INDICA ao Poder Executivo e a Secretaria Competente, o serviço de cascalhamento da via onde corta o rio do São Roque.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_no_046-2022lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_no_046-2022lucas.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem, nos termos do art. 109 do Regimento Interno apresentar Indicação, a ser encaminhada ao chefe do Poder Executivo, para que veja a possibilidade de igualar o salário do motorista ao de operador de máquinas como também igualar o salário do auxiliar administrativo ao de operador de computador.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_no_047-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_no_047-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e na forma regimental,  depois de submetida à proposição ao Plenário, INDICA ao Poder Executivo e a Secretaria Competente, o empenho no sentido de solucionar problema grave de esgoto que escorre a céu aberto e acumula seus dejetos entre as margens do Rio Quipauá e as residências da Rua Valentim Lopes nas proximidades do destacamento de Polícia_x000D_
 O Militar e a Casa de Farinha.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_no_048-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_no_048-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Regularização fundiária de assentamentos urbanos irregulares.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_no_049-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_no_049-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Construção de calçada de passeio público.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_no_050-2022junior_e_celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_no_050-2022junior_e_celso.pdf</t>
   </si>
   <si>
     <t>solicitando um estudo para ver a possibilidade de construir lombadas no anel viário do município de Ouro Branco-RN.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_no_051-2022josue_josedec_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_no_051-2022josue_josedec_e_outros.pdf</t>
   </si>
   <si>
     <t>Veja a possibilidade, através da secretaria competente, a realização de estudo que viabilize a retirada de pias que ficam dentro das salas de aula da Creche Municipal que não estão sendo utilizadas e que tem provocado acidentes com as crianças.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/354/indicacao_no_052-2022lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/354/indicacao_no_052-2022lucas.pdf</t>
   </si>
   <si>
     <t>Indica realização coleta de lixo na zona rural.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_no_053-2022josue_josedec_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_no_053-2022josue_josedec_e_outros.pdf</t>
   </si>
   <si>
     <t>Veja a possibilidade de iniciar reforma e instalação de arcondicionado na sala da assessoria jurídica, contábil e de finanças, que se encontra em estado precário.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_no_054-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_no_054-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Presidente da Câmara Municipal de Ouro Branco, a instalação de faixas de segurança para vidro nas portas desta casa legislativa.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_no_055-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_no_055-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique, através do setor competente, seja realizada a fixação de placas de identificação das ruas Francisco Herculano da Silva, Chico Dantas, Ana Batista de Araújo e Mestre Zé Chicó.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_no_056-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_no_056-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Plotagem de veículos da frota veicular da prefeitura municipal.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_no_057-2022josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_no_057-2022josue_josedec.pdf</t>
   </si>
   <si>
     <t>Verifique, através da Secretaria Municipal competente, os procedimentos necessários para reformar a Quadra de Esportes da Comunidade Lages.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_no_058-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_no_058-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Decisão do CNJ sobre nomeação de cargos em comissão de pessoas condenadas por improbidade administrativa.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/361/indicacao_no_059-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/361/indicacao_no_059-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Verifique, através da Secretaria Municipal competente, os procedimentos necessários para encaminhar para esta casa legislativa projeto de lei ampliando a licença maternidade de 120 para 180 dias no município de Ouro Branco.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_no_061-2022lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_no_061-2022lucas.pdf</t>
   </si>
   <si>
     <t>possibilidade de aquisição e instalação de iluminação tipo refletores para o Estádio Municipal Brazão, localizado no município de Ouro Branco-RN.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_no_062-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_no_062-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Visita por parte da SEMARH na parede do Açude do Divino Espírito Santo (Esguicho).</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_no_063-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_no_063-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Devolução de veículo Tipo Fiat Toro para ser utilizado pelas Equipes da Saúde das Famílias de Ouro Branco.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_no_064-2022marcos_costa_0001.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_no_064-2022marcos_costa_0001.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE, TIPO_x000D_
 LOMBADA, EM VIA PÚBLICA DESTA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_legislativo_de_lei_no_004-2022.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_legislativo_de_lei_no_004-2022.pdf</t>
   </si>
   <si>
     <t>Tomba o Sítio de Pedra Lavrada em Ouro Branco, e dá outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>Dedé, BLOCO</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_legislativo_de_lei_no_005-2022.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_legislativo_de_lei_no_005-2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE AUXÍLIOALIMENTAÇÃO AOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE OURO BRANCO-RN E, ADOTA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/424/projeto_legislativo_de_lei_no_006-2022.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/424/projeto_legislativo_de_lei_no_006-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ADICIONAL DE TITULAÇÃO DOS_x000D_
 SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE OURO BRANCO-RN, REGULAMENTASUA CONCESSÃO, E DÁ OUTRASPROVIDÊNCIAS</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/422/projeto_legislativo_de_lei_no_007-2022.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/422/projeto_legislativo_de_lei_no_007-2022.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE GRATIFICAÇÕES AOS SERVIDORES EFETIVOS 	_x000D_
 DO PODER LEGISLATIVO MUNICIPAL DE OURO BRANCO-RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/423/projeto_legislativo_de_lei_no_008-2022.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/423/projeto_legislativo_de_lei_no_008-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES EFETIVOS E COMISSIONADOS INTEGRANTES DA CÂMARA MUNICIPAL DE OURO BRANCO-RN, NOS TERMOS DO_x000D_
 INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL DE 1988, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Dr. Araújo</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/418/projeto_de_resolucao_no_001-2022.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/418/projeto_de_resolucao_no_001-2022.pdf</t>
   </si>
   <si>
     <t>O Título de Cidadão Honorário será concedido a pessoas que reconhecidamente tenham prestado relevantes serviços ao Município ou nele se destacado pela atuação exemplar na vida pública e particular, mediante proposta pelo voto de 2/3 (dois terços) dos membros da Câmara, consoante previsão do art. 27, XVI, da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_no_001-2022josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_no_001-2022josue_josedec.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/367/requerimento_no_002-2022josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/367/requerimento_no_002-2022josue_josedec.pdf</t>
   </si>
   <si>
     <t>informações sobre o executivo</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/368/requerimento_no_003-2022marcos_costa_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/368/requerimento_no_003-2022marcos_costa_e_outros.pdf</t>
   </si>
   <si>
     <t>Requer cópias autenticadas de processos legislativos à Assembleia do Estado do RN.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/369/requerimento_no_004-2022marcos_costa_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/369/requerimento_no_004-2022marcos_costa_e_outros.pdf</t>
   </si>
   <si>
     <t>Requer cópias autenticadas de atos administrativos ao Governo do Estado do RN.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_no_005-2022jose_nogueira.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_no_005-2022jose_nogueira.pdf</t>
   </si>
   <si>
     <t>recuperação e manutenção assim como o pronto funcionamento do dessanilizador localizado na comunidade São Roque zona rural deste município.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_no_006-2022rogerio.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_no_006-2022rogerio.pdf</t>
   </si>
   <si>
     <t>possibilidade de reativar às cirurgias oftalmológicas feitas pelo SUS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_no_007-2022marcos_costa_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_no_007-2022marcos_costa_e_outros.pdf</t>
   </si>
   <si>
     <t>informações relacionadas a vigência de contrato, aditamentos e pagamentos referentes a obra da praça Aluísio Alves</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_no_008-2022rogerio_e_outro.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_no_008-2022rogerio_e_outro.pdf</t>
   </si>
   <si>
     <t>possibilidade de serem feitas inscrições de títulos eleitorais através da referida casa.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/374/requerimento_no_009-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/374/requerimento_no_009-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado expediente a operadora VIVO para que informem se existe a possibilidade de atendimento presencial no município de ouro branco para ser feito a portabilidade de números telefônicos de clientes da OI para a operadora VIVO</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_no_010-2022paulo_dantas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_no_010-2022paulo_dantas.pdf</t>
   </si>
   <si>
     <t>Moção de apoio a PEC 22/2021</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_no_011-2022francisco_lucena_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_no_011-2022francisco_lucena_e_outros.pdf</t>
   </si>
   <si>
     <t>Uma sessão secreta no dia 18/04/2022</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_no_012-2022josue_josedec_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_no_012-2022josue_josedec_e_outros.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao senhor prefeito do município, reiterando a solicitação do requerimento 062/2021.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_no_014-2022antonio_marcos.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_no_014-2022antonio_marcos.pdf</t>
   </si>
   <si>
     <t>Retramitação do projeto de resolução Nº 201/2021</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_no_015-2022marcos_antonio_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_no_015-2022marcos_antonio_e_outros.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado pedido de informações ao chefe do poder executivo municipal e a diretora de vigilância sanitária, epidemiológica e controle de endemias.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_no_016-2022josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_no_016-2022josue_josedec.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado pedido de informações ao chefe do poder executivo municipal e ao dentista do PSF 1</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_no_017-2022josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_no_017-2022josue_josedec.pdf</t>
   </si>
   <si>
     <t>Envio de ofício ao executivo municipal.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_no_018-2022marcos_antonio.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_no_018-2022marcos_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado pedido de informações a Cosern sobre corte de energia em prédios públicos de Ouro Branco/RN</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_no_019-2022josue_josedec_e_outaos.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_no_019-2022josue_josedec_e_outaos.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado pedido de informações ao chefe do poder executivo municipal e ao secretário de transportes.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_no_020-2022josue_josedec_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_no_020-2022josue_josedec_e_outros.pdf</t>
   </si>
   <si>
     <t>Envio de ofício à empresa de eletricidade COSERN.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_no_021-2022rogerio_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_no_021-2022rogerio_e_outros.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado pedido de informações a COSERN</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/386/requerimento_no_022-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/386/requerimento_no_022-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado pedido de providências ao chefe do poder executivo municipal e a secretaria de saúde pública do rio grande do norte-SESAP.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/387/requerimento_no_023-2022jose_nogueira.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/387/requerimento_no_023-2022jose_nogueira.pdf</t>
   </si>
   <si>
     <t>requer que mande o aumento dos funcionários públicos do município para câmara municipal de Ouro Branco.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_no_024-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_no_024-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Moção de louvor</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/389/requerimento_no_025-2022jose_nogueira.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/389/requerimento_no_025-2022jose_nogueira.pdf</t>
   </si>
   <si>
     <t>solicita desligamento da comissão de finanças e orçamentos.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/390/requerimento_no_026-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/390/requerimento_no_026-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/391/requerimento_no_027-2022celso.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/391/requerimento_no_027-2022celso.pdf</t>
   </si>
   <si>
     <t>O envio de ofício solicitando o empenho de Vossa Excelência, representante da empresa "VIVO",</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/392/requerimento_no_028-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/392/requerimento_no_028-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>requer ao Poder Executivo e a TV União de Natal, informações a respeito de trabalho de mídia realizado na véspera o da data comemorativa da primeira feira no município de Ouro Branco.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_no_029-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_no_029-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Solicito ao Senhor Presidente e a mesa Diretora desta Casa Legislativa meu desligamento da Comissão de Finanças e Orçamentos.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_no_031-2022josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_no_031-2022josue_josedec.pdf</t>
   </si>
   <si>
     <t>envio de ofício na forma de moção de pesar ao Sr. Francisco de Oliveira Silva e seu filho Roberto, externando o mais profundo sentimento de pesar, pelo falecimento de sua esposa e mãe, Helena de Medeiros Morais e Silva, ocorrido no dia 11 de agosto de 2022.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_no_032-2022joue_josedec_e_lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_no_032-2022joue_josedec_e_lucas.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao chefe do Departamento de Estradas e Rodovias-DER.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/397/requerimento_no_033-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/397/requerimento_no_033-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABÉNS</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/398/requerimento_no_034-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/398/requerimento_no_034-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/399/requerimento_no_035-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/399/requerimento_no_035-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_no_036-2022celso_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_no_036-2022celso_e_outros.pdf</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_no_037-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_no_037-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_no_038-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_no_038-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_no_039-2022_marcos_costa_.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_no_039-2022_marcos_costa_.pdf</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_no_040-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_no_040-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_no_042-2022rogerio.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_no_042-2022rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental prevista ao plenário desta casa legislativa, por meio de votação, REGIME DE URGENCIA SIMPLES, ao PL NO 0018/2022, ou seja, em única discussão e única votação.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/406/requerimento_no_043-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/406/requerimento_no_043-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>requer que seja enviado ofício de Moção de Parabéns para Luiz Inácio Lula da Silva pela vitória conquistada nas urnas no último domingo (30).</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/407/requerimento_no_044-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/407/requerimento_no_044-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>requer informações ao Chefe do Poder Executivo Municipal sobre notas fiscais de pagamentos a empresa Seridó Tratores.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/408/requerimento_no_046-2022jose_nogueira.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/408/requerimento_no_046-2022jose_nogueira.pdf</t>
   </si>
   <si>
     <t>requer que seja enviado ofício de Moção de Aplausos para Rubens Bitan da Costa Silva, que foi agraciado com o diploma de Honor Graduate.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_no_046-2022lucas.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_no_046-2022lucas.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental prevista ao plenário desta casa legislativa, por meio de votação, REGIME DE URGENCIA SIMPLES COM DESPENSA DOS PARECERES DAS COMISSÕES DE FINANÇAS E ORÇAMENTOS E LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL ao PL NO 0019/2022, ou seja, em única discussão e única votação.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_no_047-2022josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_no_047-2022josue_josedec.pdf</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_no_048-2022josue_josedec.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_no_048-2022josue_josedec.pdf</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_no_050-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_no_050-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental prevista ao plenário desta casa legislativa, por meio de votação, REGIME DE URGENCIA SIMPLES, ao PL NO 0016/2022, ou seja, em única discussão e única votação.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/413/requerimento_no_051-2022paulo_dantas_e_outros.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/413/requerimento_no_051-2022paulo_dantas_e_outros.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental prevista ao plenário desta casa legislativa, por meio de votação, REGIME DE URGENCIA SIMPLES, ao PL NO 0017/2022, ou seja, em única discussão e única votação.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/414/requerimento_no_052-2022marcos_costa.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/414/requerimento_no_052-2022marcos_costa.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/415/requerimento_no_053-2022celso_.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/415/requerimento_no_053-2022celso_.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental prevista ao plenário desta casa legislativa, por meio de votação, REGIME DE URGENCIA SIMPLES, ao PEL NO 020/2022, ou seja, em única discussão e única votação.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/416/requerimento_no_054-2022celso_e_paulo.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/416/requerimento_no_054-2022celso_e_paulo.pdf</t>
   </si>
   <si>
     <t>envio de oficio solicitando o  empenho de Vossa Excelência, o prefeito Samuel Oliveira de Souto e Secretaria de Cultura, para que inclua no calendário de eventos de Ouro Branco — RN, a festa de Santa Luzia, na Comunidade Lages.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/417/requerimento_no_055-2022jose_nogueira.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/417/requerimento_no_055-2022jose_nogueira.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício ao senhor Samuel Souto, prefeito municipal, solicitando a interrupção do trânsito, da quinta até o sábado, da esquina da rua Firmo Lopes a esquina da rua Gleide Correia por meio de correntes que barrem a passagem de veículos no local.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/425/projeto_de_emenda_a_lei_organica_no_001-2022.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/425/projeto_de_emenda_a_lei_organica_no_001-2022.pdf</t>
   </si>
   <si>
     <t>altera e acrescenta dispositivos ao parágrafo 22, do art.143 da lei orgânica municipal, para fixar datas históricas.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/426/projeto_de_emenda_a_lei_organica_no_002-2022.pdf</t>
+    <t>http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/426/projeto_de_emenda_a_lei_organica_no_002-2022.pdf</t>
   </si>
   <si>
     <t>altera e acrescenta dispositivos ao inciso XVI, do art. 27 da lei orgânica do municipal, para detalhar honrarias .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1727,68 +1727,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_no_001-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_no_002-2022marcos_costa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_no_003-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/307/indicacao_no_004-2022jose_nogueira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/308/indicacao_no_005-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_no_006-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_no_007-2022marcos_e_dede.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_no_008-2022marcos_e_dede.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_no_009-2022amariudo_e_celso.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_no_010-2022rogerio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_no_011-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_no_012-2022marcos_costa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_no_013-2022celso.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_no_014-2022rogerio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_no_015-2022rogerio_e_francisco_lucena.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_no_016-2022marcos_costa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_no_017-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_no_018-2022rogerio_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_no_019-20229lucas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_no_020-2022marcos_costa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_no_021-2022paulo_dantas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_no_022-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_no_023-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_no_024-2022rogerio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_no_025-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_no_026-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_no_027-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_no_028-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_no_029-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_no_030-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_no_031-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_no_032-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_no_033-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/337/indicacao_no_034-2022_lucas_e_outros.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_no_035-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_no_036-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/340/indicacao_no_038-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_no_039-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_no_040-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_no_041-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_no_042-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_no_043-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_no_044-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_no_045-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_no_046-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_no_047-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_no_048-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_no_049-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_no_050-2022junior_e_celso.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_no_051-2022josue_josedec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/354/indicacao_no_052-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_no_053-2022josue_josedec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_no_054-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_no_055-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_no_056-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_no_057-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_no_058-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/361/indicacao_no_059-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_no_061-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_no_062-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_no_063-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_no_064-2022marcos_costa_0001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_legislativo_de_lei_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_legislativo_de_lei_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/424/projeto_legislativo_de_lei_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/422/projeto_legislativo_de_lei_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/423/projeto_legislativo_de_lei_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/418/projeto_de_resolucao_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_no_001-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/367/requerimento_no_002-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/368/requerimento_no_003-2022marcos_costa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/369/requerimento_no_004-2022marcos_costa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_no_005-2022jose_nogueira.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_no_006-2022rogerio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_no_007-2022marcos_costa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_no_008-2022rogerio_e_outro.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/374/requerimento_no_009-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_no_010-2022paulo_dantas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_no_011-2022francisco_lucena_e_outros.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_no_012-2022josue_josedec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_no_014-2022antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_no_015-2022marcos_antonio_e_outros.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_no_016-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_no_017-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_no_018-2022marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_no_019-2022josue_josedec_e_outaos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_no_020-2022josue_josedec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_no_021-2022rogerio_e_outros.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/386/requerimento_no_022-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/387/requerimento_no_023-2022jose_nogueira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_no_024-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/389/requerimento_no_025-2022jose_nogueira.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/390/requerimento_no_026-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/391/requerimento_no_027-2022celso.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/392/requerimento_no_028-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_no_029-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_no_031-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_no_032-2022joue_josedec_e_lucas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/397/requerimento_no_033-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/398/requerimento_no_034-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/399/requerimento_no_035-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_no_036-2022celso_e_outros.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_no_037-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_no_038-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_no_039-2022_marcos_costa_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_no_040-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_no_042-2022rogerio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/406/requerimento_no_043-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/407/requerimento_no_044-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/408/requerimento_no_046-2022jose_nogueira.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_no_046-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_no_047-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_no_048-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_no_050-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/413/requerimento_no_051-2022paulo_dantas_e_outros.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/414/requerimento_no_052-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/415/requerimento_no_053-2022celso_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/416/requerimento_no_054-2022celso_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/417/requerimento_no_055-2022jose_nogueira.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/425/projeto_de_emenda_a_lei_organica_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/426/projeto_de_emenda_a_lei_organica_no_002-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_no_001-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_no_002-2022marcos_costa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_no_003-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/307/indicacao_no_004-2022jose_nogueira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/308/indicacao_no_005-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_no_006-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_no_007-2022marcos_e_dede.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_no_008-2022marcos_e_dede.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_no_009-2022amariudo_e_celso.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_no_010-2022rogerio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_no_011-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_no_012-2022marcos_costa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_no_013-2022celso.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_no_014-2022rogerio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_no_015-2022rogerio_e_francisco_lucena.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_no_016-2022marcos_costa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_no_017-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_no_018-2022rogerio_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_no_019-20229lucas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_no_020-2022marcos_costa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_no_021-2022paulo_dantas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_no_022-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_no_023-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_no_024-2022rogerio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_no_025-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_no_026-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_no_027-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_no_028-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_no_029-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_no_030-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_no_031-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_no_032-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_no_033-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/337/indicacao_no_034-2022_lucas_e_outros.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_no_035-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_no_036-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/340/indicacao_no_038-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_no_039-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_no_040-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_no_041-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_no_042-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_no_043-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_no_044-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_no_045-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_no_046-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_no_047-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_no_048-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_no_049-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_no_050-2022junior_e_celso.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_no_051-2022josue_josedec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/354/indicacao_no_052-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_no_053-2022josue_josedec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_no_054-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_no_055-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_no_056-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_no_057-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_no_058-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/361/indicacao_no_059-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_no_061-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_no_062-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_no_063-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_no_064-2022marcos_costa_0001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_legislativo_de_lei_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_legislativo_de_lei_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/424/projeto_legislativo_de_lei_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/422/projeto_legislativo_de_lei_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/423/projeto_legislativo_de_lei_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/418/projeto_de_resolucao_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_no_001-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/367/requerimento_no_002-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/368/requerimento_no_003-2022marcos_costa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/369/requerimento_no_004-2022marcos_costa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_no_005-2022jose_nogueira.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_no_006-2022rogerio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_no_007-2022marcos_costa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_no_008-2022rogerio_e_outro.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/374/requerimento_no_009-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_no_010-2022paulo_dantas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_no_011-2022francisco_lucena_e_outros.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_no_012-2022josue_josedec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_no_014-2022antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_no_015-2022marcos_antonio_e_outros.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_no_016-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_no_017-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_no_018-2022marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_no_019-2022josue_josedec_e_outaos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_no_020-2022josue_josedec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_no_021-2022rogerio_e_outros.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/386/requerimento_no_022-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/387/requerimento_no_023-2022jose_nogueira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_no_024-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/389/requerimento_no_025-2022jose_nogueira.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/390/requerimento_no_026-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/391/requerimento_no_027-2022celso.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/392/requerimento_no_028-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_no_029-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_no_031-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_no_032-2022joue_josedec_e_lucas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/397/requerimento_no_033-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/398/requerimento_no_034-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/399/requerimento_no_035-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_no_036-2022celso_e_outros.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_no_037-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_no_038-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_no_039-2022_marcos_costa_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_no_040-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_no_042-2022rogerio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/406/requerimento_no_043-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/407/requerimento_no_044-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/408/requerimento_no_046-2022jose_nogueira.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_no_046-2022lucas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_no_047-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_no_048-2022josue_josedec.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_no_050-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/413/requerimento_no_051-2022paulo_dantas_e_outros.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/414/requerimento_no_052-2022marcos_costa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/415/requerimento_no_053-2022celso_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/416/requerimento_no_054-2022celso_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/417/requerimento_no_055-2022jose_nogueira.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/425/projeto_de_emenda_a_lei_organica_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourobranco.rn.leg.br/media/sapl/public/materialegislativa/2022/426/projeto_de_emenda_a_lei_organica_no_002-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>